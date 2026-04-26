--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10594072</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/adc104</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>&lt;tt&gt;Mahakala&lt;/tt&gt; : A &lt;tt&gt;Python&lt;/tt&gt; -based Modular Ray-tracing and Radiative Transfer Algorithm for Curved Spacetimes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sharma, Aniket; Medeiros, Lia; Wong, George N; Chan, Chi-kwan; Halevi, Goni; Mullen, Patrick D; Stone, James M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>985</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We introduce&lt;monospace&gt;Mahakala&lt;/monospace&gt;, a&lt;monospace&gt;Python&lt;/monospace&gt;-based, modular, radiative ray-tracing code for curved spacetimes. We employ Google’s&lt;monospace&gt;JAX&lt;/monospace&gt;framework for accelerated automatic differentiation, which can efficiently compute Christoffel symbols directly from the metric, allowing the user to easily and quickly simulate photon trajectories through non-Kerr spacetimes.&lt;monospace&gt;JAX&lt;/monospace&gt;also enables&lt;monospace&gt;Mahakala&lt;/monospace&gt;to run in parallel on both CPUs and GPUs.&lt;monospace&gt;Mahakala&lt;/monospace&gt;natively uses the Cartesian Kerr–Schild coordinate system, which avoids numerical issues caused by the pole in spherical coordinate systems. We demonstrate&lt;monospace&gt;Mahakala&lt;/monospace&gt;’s capabilities by simulating 1.3 mm wavelength images (the wavelength of Event Horizon Telescope observations) of general relativistic magnetohydrodynamic simulations of low-accretion rate supermassive black holes. The modular nature of&lt;monospace&gt;Mahakala&lt;/monospace&gt;allows us to quantitatively explore how different regions of the flow influence different image features. We show that most of the emission seen in 1.3 mm images originates close to the black hole and peaks near the photon orbit. We also quantify the relative contribution of the disk, forward jet, and counterjet to 1.3 mm images.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2034306; 2407810</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IOP</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>