--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10594330</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/molecules30071581</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Towards Metabolic Organic Radical Contrast Agents (mORCAs) for Magnetic Resonance Imaging</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Shuyang; Dhakal, Sabina; Curtis, Evan; Miller, Hunter; Paletta, Joseph T; Gee, Connor; Rajca, Suchada; Kievit, Forrest; Rajca, Andrzej</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Molecules</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1581</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1420-3049</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We report two conjugates of gem-diethyl pyrroline nitroxide radicals with D-mannosamine as potential metabolic organic radical contrast agents, mORCAs, circumventing the need for biorthogonal reactions. In-cell EPR spectroscopy, using Jurkat cells and analogous conjugate, based on a pyrrolidine nitroxide radical, shows an efficient incorporation of highly immobilized nitroxides, with a correlation time of τcor = 20 ns. In vivo MRI experiments in mice show that the paramagnetic nitroxide radical shortens the T1 and T2 relaxation times of protons in water located in the kidney and brain by only up to ~10% after 3 d. Ex vivo EPR spectroscopic analyses indicate that the contrast agents in mouse tissues are primarily localized in the kidney, lung, liver, heart, and blood, which primarily contain immobilized nitroxide radicals with τcor = 4–9 ns. The spin concentrations in tissues remain low (1–3 nmol g⁻1) at 24 h after the third mORCA injection, approximately one to two orders of magnitude lower than those of ORCAFluor and BASP-ORCA (measured at ~24 h post-injection). These low spin concentrations explain the small proton T1 and T2 relaxation changes observed in in vivo MRI.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955349; 2247170</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>