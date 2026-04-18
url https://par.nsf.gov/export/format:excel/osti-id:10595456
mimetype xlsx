--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,176 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...124 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -190,187 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10595456</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3641555.3705052</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Tensor Decomposition for Student Success Prediction Models in Hands-on Cybersecurity Exercises</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Scott, Julia; Mache, Jens; Weiss, Richard</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-18T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1762 to 1762</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9798400705328</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Cybersecurity is an ever-evolving field that demands more workers and a wider array of knowledge every year. As such, cybersecurity education remains essential - not just for professionals, but for developers and non-technical roles as well. Due to this, hands-on cybersecurity exercises, such as the ones in the eduRange platform, are increasingly important. EduRange aims to be a flexible, intuitive cybersecurity platform that allows instructors to tailor pre-existing scenarios to their classes' needs. However, when students become stuck or frustrated, learning grinds to a halt. To combat this discouragement, we want to create a semi-automated hint system that can consistently identify struggling students. Such a hint system, however, requires a large quantity of data, which can be difficult to obtain through classroom testing alone.
+As such, we explored creating synthetic data. We used a sample dataset and stored attempt accuracy in a three dimensional tensor with dimensions students, questions, and attempts. We then used tensor decomposition to fill in gaps in the dataset, a process called densification. Our primary objective was to optimize the tensor decomposition to obtain the most accurate possible densification. The results showed that to obtain the greatest accuracy, we should use rank-1 tensors and fill in logical extra data points. Additionally, we found that generic tensor decomposition may not be sufficient for Boolean data. In future work, we plan to use Boolean tensor decomposition to improve our results.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2216492; 2216485</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Pittsburgh PA USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>