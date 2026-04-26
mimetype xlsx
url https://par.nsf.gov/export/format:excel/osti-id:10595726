--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10595726</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/ente.202401177</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dielectric Barrier Discharge Reactors for Plasma‐Assisted CO &lt;sub&gt;2&lt;/sub&gt; and CH &lt;sub&gt;4&lt;/sub&gt; Conversion: A Comprehensive Review of Reactor Design, Performance, and Future Prospects</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ahasan, Md Robayet; Hossain, Md Monir; Wang, Ruigang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Energy Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2194-4288</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dielectric barrier discharge (DBD) plasma is a promising technology for catalysis due to its low‐temperature operation, cost‐effectiveness, and silent operation. This review comprehensively analyzes the design and operational parameters of DBD plasma reactors for three key catalytic applications: CH&lt;sub&gt;4&lt;/sub&gt;conversion, CO&lt;sub&gt;2&lt;/sub&gt;splitting, and dry reforming of methane (DRM). While catalyst selection is crucial for achieving desired product selectivity, reactor design and reaction parameters such as discharge power, electrode gap, reactor length, frequency, dielectric material thickness, and feed gas flow rate, significantly influence discharge characteristics and reaction mechanisms. This review also explores the influence of less prominent factors, such as electrode shape and applied voltage waveforms. Additionally, this review addresses the challenges of DBD plasma catalysis, including heat loss, temperature effects on discharge characteristics, and strategies for enhancing overall efficiency.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2427213; 2427238</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>