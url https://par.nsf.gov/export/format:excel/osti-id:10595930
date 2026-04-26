--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10595930</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/jm-44-79-2025</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Recent benthic foraminifera communities offshore of Thwaites Glacier in the Amundsen Sea, Antarctica: implications for interpretations of fossil assemblages</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lehrmann, Asmara A; Totten, Rebecca L; Wellner, Julia S; Hillenbrand, Claus-Dieter; Radionovskaya, Svetlana; Comas, R Michael; Larter, Robert D; Graham, Alastair_G C; Kirkham, James D; Hogan, Kelly A; Fitzgerald, Victoria; Clark, Rachel W; Hopkins, Becky; Lepp, Allison P; Mawbey, Elaine; Smyth, Rosemary V; Miller, Lauren E; Smith, James A; Nitsche, Frank O</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Micropalaeontology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>79 to 105</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-4978</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Abstract. Benthic foraminiferal assemblages are useful tools for paleoenvironmental studies but rely on the calibration of live populations to modern environmental conditions to allow interpretation of this proxy downcore. In regions such as the region offshore of Thwaites Glacier, where relatively warm Circumpolar Deep Water is driving melt at the glacier margin, it is especially important to have calibrated tracers of different environmental settings. However, Thwaites Glacier is difficult to access, and therefore there is a paucity of data on foraminiferal populations. In sediment samples with in situ bottom-water data collected during the austral summer of 2019, we find two live foraminiferal populations, which we refer to as the Epistominella cf. exigua population and the Miliammina arenacea population, which appear to be controlled by oceanographic and sea ice conditions. Furthermore, we examined the total foraminiferal assemblage (i.e., living plus dead) and found that the presence of Circumpolar Deep Water apparently influences the calcite compensation depth. We also find signals of retreat of the Thwaites Glacier Tongue from the low proportion of live foraminifera in the total assemblages closest to the ice margin. The combined live and dead foraminiferal assemblages, along with their environmental conditions and calcite preservation potential, provide a critical tool for reconstructing paleoenvironmental changes in ice-proximal settings.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1738942</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Copernicus</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>