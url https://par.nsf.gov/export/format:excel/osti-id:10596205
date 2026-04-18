--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>37</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10596205</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1101/2025.04.25.650514</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DCAF16-Based Covalent Degradative Handles for the Modular Design of Degraders</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Orr, Lauren M; Tomlinson, Sydney J; Grupe, Hannah R; Lim, Melissa; Ho, Emily; Yilmaz, Halime; Zhou, Grace; Leon, Barbara; Olzmann, James A; Nomura, Daniel K</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Targeted protein degradation (TPD) is a powerful strategy for targeting and eliminating disease-causing proteins. While heterobifunctional Proteolysis-Targeting Chimeras (PROTACs) are more modular, the rational design of monovalent or molecular glue degraders remains challenging. In this study, we generated a small library of BET-domain inhibitor JQ1 analogs bearing elaborated electrophilic handles to identify permissive covalent degradative handles and E3 ligase pairs. We identified an elaborated fumaramide handle that, when appended onto JQ1, led to the proteasome-dependent degradation of BRD4. Further characterization revealed that the E3 ubiquitin ligase CUL4&lt;sup&gt;DCAF16&lt;/sup&gt;—a common E3 ligase target of electrophilic degraders—was responsible for BRD4 loss by covalently targeting C173 on DCAF16. While this original fumaramide handle, when appended onto other protein-targeting ligands, did not accommodate the degradation of other neo-substrates, a truncated version of this handle attached to JQ1 was still capable of degrading BRD4, now through targeting both C173 and C178. This truncated fumaramide handle, when appended on various protein targeting ligands, and was also more permissive in degrading other neo-substrates, including CDK4/6, SMARCA2/4, and the androgen receptor (AR). We further demonstrated that this optimized truncated fumaramide handle, when transplanted onto an AR DNA binding domain-targeting ligand, could degrade both AR and the undruggable truncation variant of AR, AR-V7, in androgen-independent prostate cancer cells in a DCAF16-dependent manner. Overall, we have identified a unique DCAF16-targeting covalent degradative handle that can be transplanted across several protein-targeting ligands to induce the degradation of their respective targets for the modular design of monovalent or bifunctional degraders.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2127788</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>