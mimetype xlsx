--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10596222</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/photonics12010079</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Room Temperature Terahertz and Frequency Combs Based on Intersubband Quantum Cascade Laser Diodes: History and Future</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Razeghi, Manijeh; Lu, Quanyong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Photonics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2304-6732</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The year 2024 marks the 30-year anniversary of the quantum cascade laser (QCL), which is becoming the leading laser source in the mid-infrared (mid-IR) range. Since the first demonstration, QCL has undergone tremendous development in terms of the output power, wall plug efficiency, spectral coverage, wavelength tunability, and beam quality. Owing to its unique intersubband transition and fast gain features, QCL possesses strong nonlinearities that makes it an ideal platform for nonlinear photonics like terahertz (THz) difference frequency generation and direct frequency comb generation via four-wave mixing when group velocity dispersion is engineered. The feature of broadband, high-power, and low-phase noise of QCL combs is revolutionizing mid-IR spectroscopy and sensing by offering a new tool measuring multi-channel molecules simultaneously in the μs time scale. While THz QCL difference frequency generation is becoming the only semiconductor light source covering 1–5 THz at room temperature. In this paper, we will introduce the latest research from the Center for Quantum Devices at Northwestern University and briefly discuss the history of QCL, recent progress, and future perspective of QCL research, especially for QCL frequency combs, room temperature THz QCL difference frequency generation, and major challenges facing QCL in the future.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2149908; 1748339</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>