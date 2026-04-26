--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10596256</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3734870</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fingerprinting Voice Commands of VPN-protected Smart Speakers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Guo, Xiaoguang; Yu, Keyang; Li, Qi; Chen, Dong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Sensor Networks</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1550-4859</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Extensive recent research has shown that it is surprisingly easy to infer Amazon Alexa voice commands over their network traffic data. To prevent these traffic analytics (TA)-based inference attacks, smart home owners are considering deploying virtual private networks (VPNs) to safeguard their smart speakers. In this work, we design a new machine learning-powered attack framework—VoiceAttack that could still accurately fingerprint voice commands on VPN-encrypted voice speaker network traffic. We evaluate VoiceAttack under 5 different real-world settings using Amazon Alexa and Google Home. Our results show that VoiceAttack could correctly infer voice command sentences with a Matthews Correlation Coefficient (MCC) of 0.68 in a closed-world setting and infer voice command categories with an MCC of 0.84 in an open-world setting by eavesdropping VPN-encrypted network traffic data. This presents a significant risk to user privacy and security, as it suggests that external on-path attackers could still potentially intercept and decipher users’ voice commands despite the VPN encryption. We then further examine the sensitivity of voice speaker commands to VoiceAttack. We find that 134 voice speaker commands are highly vulnerable to VoiceAttack. We also present a defense approach—VoiceDefense, which could inject inject appropriate traffic “noise” into voice speaker traffic. And our evaluation results show that VoiceDefense could effectively mitigate VoiceAttack on Amazon Echo and Google Home.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2238701</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>