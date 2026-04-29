--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10596304</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/educsci14070789</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Encouraging STEM Careers among Minoritized High School Students: The Interplay between Socio-Environmental Factors and Other Social Cognitive Career Constructs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Durham, Rachel E; Falk, Michael L; Daniels, Alexis G; Reigel, Allison; Sparks, Alisha; Williams, Margo; Yanisko, Emily J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Education Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>789</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2227-7102</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Performance in math, particularly algebra, is a major barrier to student success and participation in STEM among under-represented minoritized students, particularly Black U.S. high school students. This research applies social cognitive career theory (SCCT) to measure the impacts of an afterschool algebra for engineering program on math self-efficacy and interest in STEM among high school students in a large urban district. To study the program’s effects, a mixed methods research design was used where schools were assigned to either treatment or control conditions. Students in treatment schools accessed algebra for engineering modules, STEM professional role model videos, and field trips, while students in control schools accessed role model videos and field trips only. Surveys measuring math self-efficacy and STEM interest, outcome expectations, and choice goals were completed by participants in both conditions at the beginning and end of two separate program years, 2021–2022 and 2022–2023. Across both years, quantitative results suggest some positive effects of participation, particularly for STEM choice goals, but benefits depend upon student participation levels. Qualitative data offer student voice around prior experiences in math and science and the development of postsecondary plans in STEM. In combination, the results suggest that for students who do not initially identify as STEM career-bound, afterschool programming may not necessarily promote preparation for STEM careers due to an accumulation of weak math and science school experiences and other socio-environmental influences.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2005790</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>