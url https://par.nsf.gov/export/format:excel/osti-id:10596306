--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10596306</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/jeu.70011</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A New &lt;i&gt;Paramoeba&lt;/i&gt; Isolate From Florida Exhibits a Microtubule‐Bound Endosymbiont Closely Associated With the Host Nucleus</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tekle, Yonas I; Smith, Atira R; McGinnis, Michael; Ghebezadik, Saron; Patel, Priyal</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Eukaryotic Microbiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1066-5234</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;The genera&lt;italic&gt;Paramoeba&lt;/italic&gt;and&lt;italic&gt;Neoparamoeba&lt;/italic&gt;, within the family Paramoebidae (order Dactylopodida), are distinguished by their dactylopodial pseudopodia and the presence of an intracellular eukaryotic symbiont, the&lt;italic&gt;Perkinsela&lt;/italic&gt;‐like organism (PLO). Taxonomic classification within these genera has been challenging due to overlapping morphological traits and close phylogenetic relationships.&lt;italic&gt;They&lt;/italic&gt;are marine, with some playing significant roles as parasites. Notably, they have been implicated in sea urchin mass mortality events and are known causative agents of Amoebic Gill Disease (AGD) in fish. Despite their ecological and economic importance, many aspects of their diversity, biology, evolution, and host interactions remain poorly understood. In this study, we describe a novel amoeba species,&lt;italic&gt;Paramoeba daytoni&lt;/italic&gt;n. sp., isolated from Daytona Beach, Florida. Morphological and molecular analyses confirm its placement within the&lt;italic&gt;Paramoeba&lt;/italic&gt;clade, closely related to&lt;italic&gt;P. eilhardi&lt;/italic&gt;,&lt;italic&gt;P. karteshi&lt;/italic&gt;, and&lt;italic&gt;P. aparasomata&lt;/italic&gt;. Phylogenetic assessments using 18S rDNA (18S) and Cytochrome c Oxidase I (COI) markers demonstrate the limitations of the 18S gene for species delineation, highlighting COI as a more reliable genetic marker for this group. Additionally, observations on PLO morphology, movement, and microtubule association provide insights into the endosymbiotic relationship, reinforcing the need for further research into this unique eukaryote‐eukaryote symbiosis.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2401946</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiyle</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>