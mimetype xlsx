--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10596410</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/ismejo/wraf088</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sea cucumber grazing linked to enrichment of anaerobic microbial metabolisms in coral reef sediments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Maritan, Andrew J; Clements, Cody S; Pratte, Zoe A; Hay, Mark E; Stewart, Frank J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The ISME Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1751-7362</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Sea cucumbers have been overharvested world-wide, making assessments of their ecological effects challenging, but recent research demonstrated that sea cucumbers increase coral survival via disease suppression and were therefore important for facilitating reef health. The mechanisms underpinning the sea cucumber-coral interaction therefore are not well understood but are likely mediated through sea cucumber grazing of microbes from reef sediments. We explored how sea cucumber grazing alters the sediment microbiome by leveraging a healthy sea cucumber population on a reef in French Polynesia. We used quantitative PCR, 16S rRNA gene sequencing, and shotgun metagenomics to compare the sediment microbiome in cages placed in situ with or without sea cucumbers. We hypothesized that grazing would lower microbial biomass, change sediment microbiome composition, and deplete sediment metagenomes of anaerobic metabolisms, likely due to aeration of the sediments. Sea cucumber grazing resulted in a 75% reduction in 16S rRNA gene abundances and reshaped microbiome composition, causing a significant decrease of cyanobacteria and other phototrophs relative to ungrazed sediments. Grazing also resulted in a depletion of genes associated with cyanotoxin synthesis, suggesting a potential link to coral health. In contrast to expectations, grazed sediment metagenomes were enriched with marker genes of diverse anaerobic or microaerophilic metabolisms, including those encoding high oxygen affinity cytochrome oxidases. This enrichment differs from patterns linked to other bioturbating invertebrates. We hypothesize that grazing enriches anaerobic processes in sediment microbiomes through removal of oxygen-producing autotrophs, fecal deposition of sea cucumber gut-associated anaerobes, or modification of sediment diffusibility. These results suggest that sea cucumber harvesting influences biogeochemical processes in reef sediments, potentially mediating coral survival by altering the sediment microbiome and its production of coral-influencing metabolites.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1947522</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The ISME journal</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>