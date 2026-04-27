--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10596690</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/2516-1075/adbf5a</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Nonlocal vs local pseudopotentials affect kinetic energy kernels in orbital-free DFT</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Moldabekov, Zhandos A; Shao, Xuecheng; Pavanello, Michele; Vorberger, Jan; Dornheim, Tobias</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Electronic Structure</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>015006</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2516-1075</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The kinetic energy (KE) kernel, which is defined as the second order functional derivative of the KE functional with respect to density, is the key ingredient to the construction of KE models for orbital free density functional theory applications. For solids, KE kernels are usually approximated using the uniform electron gas (UEG) model or the UEG-with-gap model. These kernels do not have knowledge about the core electrons since there are no orbitals directly available to couple with nonlocal pseudopotentials (NLPs). To illuminate this aspect, we provide a methodology for computing KE kernels from pseudopotential Kohn–Sham DFT and apply them to the valence electrons in bulk aluminum (Al) with a face-centered cubic lattice and in bulk silicon (Si) in a semiconducting crystal diamond state. We find that bulk-derived local pseudopotentials provide accurate KE kernels in the interstitial region. However, the effect of using NLPs manifests at short wavelengths, roughly defined by the cutoff radius of the nonlocal part of the Kohn–Sham DFT pseudopotential. In this region, we record significant deviations between KE kernels and the von Weizsäcker result.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2154760</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Institute of Physics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>