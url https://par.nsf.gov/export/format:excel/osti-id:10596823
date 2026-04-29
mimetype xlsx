--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10596823</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/B37625.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Regional exhumation of the Laramide Province</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jepson, Gilby; Carrapa, Barbara; Reeher, Lauren J; DeCelles, Peter G; Afonso, Walter D; Howlett, Caden J; Caylor, Emilia A; Sherpa, Tshering ZL; Wang, Jordan W; Constenius, Kurt N</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-18T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geological Society of America Bulletin</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0016-7606</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Western North America is the archetypical Cordilleran orogenic system that preserves a Mesozoic to Cenozoic record of oceanic Farallon plate subduction-related processes. After prolonged Late Jurassic through mid-Cretaceous normal-angle Farallon plate subduction that produced the western North American batholith belt and retroarc fold-thrust belt, a period of low-angle, flat-slab subduction during Late Cretaceous−Paleogene time caused upper plate deformation to migrate eastward in the form of the Laramide basement-involved uplifts, which partitioned the original regional foreland basin. Major questions persist about the mechanism and timing of flat-slab subduction, the trajectory of the flat-slab, inter-plate coupling mechanism(s), and the upper-plate deformational response to such processes. Critical for testing various flat-slab hypotheses are the timing, rate, and distribution of exhumation experienced by the Laramide uplifts as recorded by low-temperature thermochronology. In this contribution, we address the timing of regional exhumation of the Laramide uplifts by combining apatite fission-track (AFT) and (U-Th-Sm)/He (AHe) data from 29 new samples with 564 previously published AFT, AHe, and zircon (U-Th)/He ages from Laramide structures in Arizona, Utah, Wyoming, Colorado, Montana, and South Dakota, USA. We integrate our results with existing geological constraints and with new regional cross sections to reconstruct the spatial and temporal history of exhumation driven by Laramide deformation from the mid-Cretaceous to Paleogene. Our analysis suggests a two-stage exhumation of the Laramide province, with an early phase of localized exhumation occurring at ca. 100−80 Ma in Wyoming and Montana, followed by a more regional period of exhumation at ca. 70−50 Ma. Generally, the onset of enhanced exhumation occurs earlier in the northern Laramide province (ca. 90 Ma) and later in the southern Laramide province (ca. 80 Ma). Thermal history models of selected samples along regional cross sections through Utah−Arizona−New Mexico and Wyoming−South Dakota show that exhumation occurred contemporaneously with deformation, implying that Laramide basement block exhumation is coupled with regional deformation. These results have implications for testing proposed migration pathway models of Farallon flat-slab and for how upper-plate deformation is expressed in flat-slab subduction zones in general.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2419296</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Geological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>