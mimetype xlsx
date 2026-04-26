--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10597146</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3711032</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>MetaAgents: Large Language Model Based Agents for Decision-Making on Teaming</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Yuan; Sun, Lichao; Zhang, Yixuan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Human-Computer Interaction</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 27</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2573-0142</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Significant advancements have occurred in the application of Large Language Models (LLMs) for social simulations. Despite this, their abilities to perform teaming in task-oriented social events are underexplored. Such capabilities are crucial if LLMs are to effectively mimic human-like social behaviors and form efficient teams to solve tasks. To bridge this gap, we introduce MetaAgents, a social simulation framework populated with LLM-based agents. MetaAgents facilitates agent engagement in conversations and a series of decision making within social contexts, serving as an appropriate platform for investigating interactions and interpersonal decision-making of agents. In particular, we construct a job fair environment as a case study to scrutinize the team assembly and skill-matching behaviors of LLM-based agents. We take advantage of both quantitative metrics evaluation and qualitative text analysis to assess their teaming abilities at the job fair. Our evaluation demonstrates that LLM-based agents perform competently in making rational decisions to develop efficient teams. However, we also identify limitations that hinder their effectiveness in more complex team assembly tasks. Our work provides valuable insights into the role and evolution of LLMs in task-oriented social simulations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2418582</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proc. ACM Hum.-Comput. Interact.</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>