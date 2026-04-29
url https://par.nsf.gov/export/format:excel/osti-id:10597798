--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10597798</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevPhysEducRes.20.020108</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Investigating and improving student understanding of the basics of quantum computing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hu, Peter; Li, Yangqiuting; Singh, Chandralekha</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review Physics Education Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2469-9896</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;[This paper is part of the Focused Collection in Investigating and Improving Quantum Education through Research.] Quantum information science and engineering (QISE) is a rapidly developing field that leverages the skills of experts from many disciplines to utilize the potential of quantum systems in a variety of applications. It requires talent from a wide variety of traditional fields, including physics, engineering, chemistry, and computer science, to name a few. To prepare students for such opportunities, it is important to give them a strong foundation in the basics of QISE, in which quantum computing plays a central role. In this study, we discuss the development, validation, and evaluation of a Quantum Interactive Learning Tutorial, on the basics and applications of quantum computing. These include an overview of key quantum mechanical concepts relevant to quantum computation (including ways a quantum computer is different from a classical computer), properties of single- and multiqubit systems, and the basics of single-qubit quantum gates. The tutorial uses guided inquiry-based teaching-learning sequences. Its development and validation involved conducting cognitive task analysis from both expert and student perspectives and using common student difficulties as a guide. For example, before engaging with the tutorial, after traditional lecture-based instruction, one reasoning primitive that was common in student responses is that a major difference between an&lt;math display='inline'&gt;&lt;mi&gt;N&lt;/mi&gt;&lt;/math&gt;-bit classical and&lt;math display='inline'&gt;&lt;mi&gt;N&lt;/mi&gt;&lt;/math&gt;-qubit quantum computer is that various things associated with a number&lt;math display='inline'&gt;&lt;mi&gt;N&lt;/mi&gt;&lt;/math&gt;for a classical computer should be replaced with the number&lt;math display='inline'&gt;&lt;mrow&gt;&lt;msup&gt;&lt;mn&gt;2&lt;/mn&gt;&lt;mi&gt;N&lt;/mi&gt;&lt;/msup&gt;&lt;/mrow&gt;&lt;/math&gt;for a quantum computer (e.g.,&lt;math display='inline'&gt;&lt;mrow&gt;&lt;msup&gt;&lt;mn&gt;2&lt;/mn&gt;&lt;mi&gt;N&lt;/mi&gt;&lt;/msup&gt;&lt;/mrow&gt;&lt;/math&gt;qubits must be initialized and&lt;math display='inline'&gt;&lt;mrow&gt;&lt;msup&gt;&lt;mn&gt;2&lt;/mn&gt;&lt;mi&gt;N&lt;/mi&gt;&lt;/msup&gt;&lt;/mrow&gt;&lt;/math&gt;bits of information are obtained as the output of the computation on the quantum computer). This type of reasoning primitive also led many students to incorrectly think that there are only&lt;math display='inline'&gt;&lt;mi&gt;N&lt;/mi&gt;&lt;/math&gt;distinctly different states available when computation takes place on a classical computer. Research suggests that this type of reasoning primitive has its origins in students learning that quantum computers can provide exponential advantage for certain problems, e.g., Shor’s algorithm for factoring products of large prime numbers, and that the quantum state during the computation can be in a superposition of&lt;math display='inline'&gt;&lt;mrow&gt;&lt;msup&gt;&lt;mn&gt;2&lt;/mn&gt;&lt;mi&gt;N&lt;/mi&gt;&lt;/msup&gt;&lt;/mrow&gt;&lt;/math&gt;linearly independent states. The inquiry-based learning sequences in the tutorial provide scaffolding support to help students develop a functional understanding. The final version of the validated tutorial was implemented in two distinct courses offered by the physics department with slightly different student populations and broader course goals. Students’ understanding was evaluated after traditional lecture-based instruction on the requisite concepts and again after engaging with the tutorial. We analyze and discuss their improvement in performance on concepts covered in the tutorial.&lt;/p&gt; &lt;sec&gt;&lt;supplementary-material&gt;&lt;permissions&gt;&lt;copyright-statement&gt;Published by the American Physical Society&lt;/copyright-statement&gt;&lt;copyright-year&gt;2024&lt;/copyright-year&gt;&lt;/permissions&gt;&lt;/supplementary-material&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2309260</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>