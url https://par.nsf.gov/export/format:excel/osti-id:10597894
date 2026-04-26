--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10597894</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/23998083241274391</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mapping pedestrian network level outdoor heat hazard distributions in Philadelphia</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Xiaojiang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Environment and Planning B: Urban Analytics and City Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>899 to 912</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2399-8083</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;With the rise of global temperature, many cities are suffering from more and more frequent extreme heat in hot summers. Quantitative information on the spatial distributions of urban heat has become more and more important for extreme heat mitigation and adaptation in cities. This study first investigated the fine-level heat hazard distributions at the sidewalk and building block level from the pedestrian perspective in Philadelphia, Pennsylvania. The urban microclimate modeling based on a high-resolution urban geometrical model was used to generate the 1m resolution outdoor heat hazard map in the study area. The sidewalk map was overlaid on the generated high-resolution heat hazard map to estimate the sidewalk level heat hazard. Based on the sidewalk level heat hazard map, this study further calculated the heat hazard level in the 400m walkshed along sidewalks for each building block. The building level hazard data were then aggregated at the census tract level to compare with the socioeconomic and racial/ethnic variables. The result shows that neighborhoods with higher proportion of African Americans have a higher heat hazard level in Philadelphia. This study would provide new insights for developing more thermally comfortable and pedestrian-friendly neighborhoods in the context of climate change.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2314709</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>SAGE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>