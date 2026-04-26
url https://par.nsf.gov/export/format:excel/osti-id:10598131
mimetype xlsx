--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10598131</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/microorganisms12112348</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Structural Stability Comparisons Between Natural and Engineered Group II Chaperonins: Are Crenarchaeal “Heat Shock” Proteins Also “pH Shock” Resistant?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Furr, Mercede; Badiee, Shadi A; Basha, Sreenivasulu; Agrawal, Shilpi; Alraawi, Zeina; Heng, Sobroney; Stacy, Carson; Ahmed, Yeasin; Moradi, Mahmoud; Kumar, Thallapuranam_K S; Ceballos, Ruben Michael</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Microorganisms</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2348</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-2607</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Archaeal group II chaperonins, also known as heat shock proteins (HSPs), are abundantly expressed in Sulfolobales. HSPα and HSPβ gene expression is upregulated during thermal shock. HSPs form large 18-mer complexes that assist in folding nascent proteins and protecting resident proteins during thermal stress. Engineered HSPs have been designed for industrial applications. Since temperature flux in the geothermal habitats of Sulfolobales impacts intracellular temperature, it follows that HSPs have developed thermotolerance. However, despite the low pH (i.e., pH &lt; 4) typical for these habitats, intracellular pH in Sulfolobales is maintained at ~6.5. Therefore, it is not presumed that HSPs have evolved acid-tolerance. To test tolerance to low pH, HSPs were studied at various pH and temperature values. Both circular dichroism and intrinsic fluorescence indicate that HSPα and HSPβ retain structural integrity at neutral pH over a wide range of temperatures. Structural integrity is compromised for all HSPs at ultra-low pH (e.g., pH 2). Secondary structures in HSPs are resilient under mildly acidic conditions (pH 4) but Anilino naphthalene 8-sulfonate binding shows shifts in tertiary structure at lower pH. Trypsin digestion shows that the HSPβ-coh backbone is the most flexible and HSPβ is the most resilient. Overall, results suggest that HSPα and HSPβ exhibit greater thermostability than HSPβ-coh and that there are limits to HSP acid-tolerance. Molecular dynamics (MD) simulations complement the wet lab data. Specifically, MD suggests that the HSPβ secondary structure is the most stable. Also, despite similarities in pH- and temperature-dependent behavior, there are clear differences in how each HSP subtype is perturbed.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2119968; 1945465</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI Microorganisms</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>