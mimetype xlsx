--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10598710</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICCWorkshops59551.2024.10615955</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Deep Reinforcement Learning Approach for Autonomous Reconfigurable Intelligent Surfaces</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Choi, Hyuckjin; Nguyen, Ly V; Choi, Junil; Swindlehurst, A Lee</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>208 to 213</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-0405-3</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A reconfigurable intelligent surface (RIS) is a prospective wireless technology that enhances wireless channel quality. An RIS is often equipped with passive array of elements and provides cost and power-efficient solutions for coverage extension of wireless communication systems. Without any radio frequency (RF) chains or computing resources, however, the RIS requires control information to be sent to it from an external unit, e.g., a base station (BS). The control information can be delivered by wired or wireless channels, and the BS must be aware of the RIS and the RIS-related channel conditions in order to effectively configure its behavior. Recent works have introduced hybrid RIS structures possessing a few active elements that can sense and digitally process received data. Here, we propose the operation of an entirely autonomous RIS that operates without a control link between the RIS and BS. Using a few sensing elements, the autonomous RIS employs a deep Q network (DQN) based on reinforcement learning in order to enhance the sum rate of the network. Our results illustrate the potential of deploying autonomous RISs in wireless networks with essentially no network overhead.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2107182; 2030029</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Denver, CO, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>