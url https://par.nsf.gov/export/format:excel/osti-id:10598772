--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10598772</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/202453581</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Improving the spatial resolution of SDO/HMI transverse and line-of-sight magnetograms using GST/NIRIS data with machine learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xu, Chunhui; Xu, Yan; Wang, Jason_T L; Li, Qin; Wang, Haimin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>697</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A110</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;italic&gt;Context.&lt;/italic&gt;High-resolution magnetograms are crucial for studying solar flare dynamics because they enable the precise tracking of magnetic structures and rapid field changes. The Helioseismic and Magnetic Imager on board the Solar Dynamics Observatory (SDO/HMI) has been an essential provider of vector magnetograms. However, the spatial resolution of the HMI magnetograms is limited and hence is not able to capture the fine structures that are essential for understanding flare precursors. The Near InfraRed Imaging Spectropolarimeter on the 1.6 m Goode Solar Telescope (GST/NIRIS) at Big Bear Solar Observatory (BBSO) provides a better spatial resolution and is therefore more suitable to track the fine magnetic features and their connection to flare precursors.&lt;/p&gt; &lt;p&gt;&lt;italic&gt;Aims.&lt;/italic&gt;We propose DeepHMI, a machine-learning method for solar image super-resolution, to enhance the transverse and line-of-sight magnetograms of solar active regions (ARs) collected by SDO/HMI to better capture the fine-scale magnetic structures that are crucial for understanding solar flare dynamics. The enhanced HMI magnetograms can also be used to study spicules, sunspot light bridges and magnetic outbreaks, for which high-resolution data are essential.&lt;/p&gt; &lt;p&gt;&lt;italic&gt;Methods.&lt;/italic&gt;DeepHMI employs a conditional diffusion model that is trained using ground-truth images obtained by an inversion analysis of Stokes measurements collected by GST/NIRIS.&lt;/p&gt; &lt;p&gt;&lt;italic&gt;Results.&lt;/italic&gt;Our experiments show that DeepHMI performs better than the commonly used bicubic interpolation method in terms of four evaluation metrics. In addition, we demonstrate the ability of DeepHMI through a case study of the enhancement of SDO/HMI transverse and line-of-sight magnetograms of AR 12371 to GST/NIRIS data.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1821294; 2309939; 2320147; 2228996; 2425602; 2206886</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>EDP Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>