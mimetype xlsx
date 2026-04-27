--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10598968</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.physletb.2025.139279</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Pseudorapidity distributions of charged hadrons in lead-lead collisions at &lt;math altimg='si1.svg'&gt;&lt;msqrt&gt;&lt;mrow&gt;&lt;msub&gt;&lt;mrow&gt;&lt;mi&gt;s&lt;/mi&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;msub&gt;&lt;mrow/&gt;&lt;mrow&gt;&lt;mi mathvariant='normal'&gt;NN&lt;/mi&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;/mrow&gt;&lt;/msqrt&gt;&lt;mo linebreak='goodbreak' linebreakstyle='after'&gt;=&lt;/mo&gt;&lt;mn&gt;5.36&lt;/mn&gt;&lt;mspace width='0.25em'/&gt;&lt;mtext&gt;TeV&lt;/mtext&gt;&lt;/math&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hayrapetyan, A; Tumasyan, A; Adam, W; Andrejkovic, JW; Bergauer, T; Chatterjee, S; Damanakis, K; Dragicevic, M; Hussain, PS; Jeitler, M; Krammer, N; Li, A; Liko, D; Mikulec, I; Schieck, J; Schöfbeck, R; Schwarz, D; Sonawane, M; Templ, S; Waltenberger, W; Wulz, C-E; Darwish, MR; Janssen, T; Van_Mechelen, P; Breugelmans, N; D'Hondt, J; Dansana, S; De_Moor, A; Delcourt, M; Heyen, F; Lowette, S; Makarenko, I; Müller, D; Tavernier, S; Tytgat, M; Van_Onsem, GP; Van_Putte, S; Vannerom, D; Clerbaux, B; Das, AK; De_Lentdecker, G; Evard, H; Favart, L; Gianneios, P; Hohov, D; Jaramillo, J; Khalilzadeh, A; Khan, FA; Lee, K; Mahdavikhorrami, M; Makarenko, V; Malara, A; Paredes, S; Thomas, L; Vanden_Bemden, M; Vander_Velde, C; Vanlaer, P; De_Coen, M; Dobur, D; Gokbulut, G; Hong, Y; Knolle, J; Lambrecht, L; Marckx, D; Mestdach, G; Mota_Amarilo, K; Rendón, C; Samalan, A; Skovpen, K; Van_Den_Bossche, N; van_der_Linden, J; Wezenbeek, L; Benecke, A; Bethani, A; Bruno, G; Caputo, C; De_Favereau_De_Jeneret, J; Delaere, C; Donertas, IS; Giammanco, A; Guzel, AO; Jain, Sa; Lemaitre, V; Lidrych, J; Mastrapasqua, P; Tran, TT; Wertz, S; Alves, GA; Coelho, E; Hensel, C; Menezes_De_Oliveira, T; Moraes, A; Rebello_Teles, P; Soeiro, M; Vilela_Pereira, A; Aldá_Júnior, WL; Alves_Gallo_Pereira, M; Barroso_Ferreira_Filho, M; Brandao_Malbouisson, H; Carvalho, W; Chinellato, J; Da_Costa, EM; Da_Silveira, GG; De_Jesus_Damiao, D; Fonseca_De_Souza, S; Gomes_De_Souza, R; Macedo, M; Martins, J; Mora_Herrera, C; Mundim, L; Nogima, H; Pinheiro, JP; Santoro, A; Sznajder, A; Thiel, M; Bernardes, CA; Calligaris, L; Fernandez_Perez_Tomei, TR; Gregores, EM; Maietto_Silverio, I; Mercadante, PG; Novaes, SF; Orzari, B; Padula, Sandra S; Aleksandrov, A; Antchev, G; Hadjiiska, R; Iaydjiev, P; Misheva, M; Shopova, M; Sultanov, G; Dimitrov, A; Litov, L; Pavlov, B; Petkov, P; Petrov, A; Shumka, E; Keshri, S; Thakur, S; Cheng, T; Javaid, T; Yuan, L; Hu, Z; Liang, Z; Liu, J; Yi, K; Chen, GM; Chen, HS; Chen, M; Iemmi, F; Jiang, CH; Kapoor, A; Liao, H; Liu, Z-A; Shahzad, MA; Sharma, R; Song, JN; Tao, J; Wang, C; Wang, J; Wang, Z; Zhang, H; Zhao, J; Agapitos, A; Ban, Y; Deng, S; Guo, B; Jiang, C; Levin, A; Li, C; Li, Q; Mao, Y; Qian, S; Qian, SJ; Qin, X; Sun, X; Wang, D; Yang, H; Zhang, L; Zhao, Y; Zhou, C; Yang, S; You, Z; Jaffel, K; Lu, N; Bauer, G; Li, B; Zhang, J; Gao, X; Lin, Z; Lu, C; Xiao, M; Avila, C; Barbosa_Trujillo, DA; Cabrera, A; Florez, C; Fraga, J; Reyes_Vega, JA; Ramirez, F; Rodriguez, M; Ruales_Barbosa, AA; Ruiz_Alvarez, JD; Giljanovic, D; Godinovic, N; Lelas, D; Sculac, A; Kovac, M; Petkovic, A; Sculac, T; Bargassa, P; Brigljevic, V; Chitroda, BK; Ferencek, D; Jakovcic, K; Mishra, S; Starodumov, A; Susa, T; Attikis, A; Christoforou, K; Hadjiagapiou, A; Leonidou, C; Mousa, J; Nicolaou, C; Paizanos, L; Ptochos, F; Razis, PA; Rykaczewski, H; Saka, H; Stepennov, A; Finger, M; Finger, M; Kveton, A; Carrera_Jarrin, E; Abdalla, H; Abu_Zeid, S; Assran, Y; Mahmoud, MA; Mohammed, Y; Ehataht, K; Kadastik, M; Lange, T; Nandan, S; Nielsen, C; Pata, J; Raidal, M; Tani, L; Veelken, C; Kirschenmann, H; Osterberg, K; Voutilainen, M; Bharthuar, S; Bin_Norjoharuddeen, N; Brücken, E; Garcia, F; Inkaew, P; Kallonen, KTS; Kinnunen, R; Lampén, T; Lassila-Perini, K; Lehti, S; Lindén, T; Martikainen, L; Myllymäki, M; Rantanen, Mm; Siikonen, H; Tuominiemi, J; Luukka, P; Petrow, H; Besancon, M; Couderc, F; Dejardin, M; Denegri, D; Faure, JL; Ferri, F; Ganjour, S; Gras, P; Hamel_de_Monchenault, G; Lohezic, V; Malcles, J; Orlandi, F; Portales, L; Rander, J; Rosowsky, A; Sahin, MÖ; Savoy-Navarro, A; Simkina, P; Titov, M; Tornago, M; Beaudette, F; Busson, P; Cappati, A; Charlot, C; Chiusi, M; Damas, F; Davignon, O; De_Wit, A; Ehle, IT; Fontana_Santos_Alves, BA; Ghosh, S; Gilbert, A; Granier_de_Cassagnac, R; Hakimi, A; Harikrishnan, B; Kalipoliti, L; Liu, G; Nguyen, M; Ochando, C; Salerno, R; Sauvan, JB; Sirois, Y; Urda_Gómez, L; Vernazza, E; Zabi, A; Zghiche, A; Agram, J-L; Andrea, J; Apparu, D; Bloch, D; Brom, J-M; Chabert, EC; Collard, C; Falke, S; Goerlach, U; Haeberle, R; Le_Bihan, A-C; Meena, M; Poncet, O; Saha, G; Sessini, MA; Van_Hove, P; Vaucelle, P; Di_Florio, A; Amram, D; Beauceron, S; Blancon, B; Boudoul, G; Chanon, N; Contardo, D; Depasse, P; Dozen, C; El_Mamouni, H; Fay, J; Gascon, S; Gouzevitch, M; Greenberg, C; Grenier, G; Ille, B; Jourd‘huy, E; Laktineh, IB; Lethuillier, M; Mirabito, L; Perries, S; Purohit, A; Vander_Donckt, M; Verdier, P; Xiao, J; Khvedelidze, A; Lomidze, I; Tsamalaidze, Z; Botta, V; Feld, L; Klein, K; Lipinski, M; Meuser, D; Pauls, A; Pérez_Adán, D; Röwert, N; Teroerde, M; Diekmann, S; Dodonova, A; Eich, N; Eliseev, D; Engelke, F; Erdmann, J; Erdmann, M; Fackeldey, P; Fischer, B; Hebbeker, T; Hoepfner, K; Ivone, F; Jung, A; Lee, My; Mausolf, F; Merschmeyer, M; Meyer, A; Mukherjee, S; Noll, D; Nowotny, F; Pozdnyakov, A; Rath, Y; Redjeb, W; Rehm, F; Reithler, H; Sarkisovi, V; Schmidt, A; Sharma, A; Spah, JL; Stein, A; Torres_Da_Silva_De_Araujo, F; Wiedenbeck, S; Zaleski, S; Dziwok, C; Flügge, G; Kress, T; Nowack, A; Pooth, O; Stahl, A; Ziemons, T; Zotz, A; Aarup_Petersen, H; Aldaya_Martin, M; Alimena, J; Amoroso, S; An, Y; Bach, J; Baxter, S; Bayatmakou, M; Becerril_Gonzalez, H; Behnke, O; Belvedere, A; Bhattacharya, S; Blekman, F; Borras, K; Campbell, A; Cardini, A; Cheng, C; Colombina, F; Consuegra_Rodríguez, S; Correia_Silva, G; De_Silva, M; Eckerlin, G; Eckstein, D; Estevez_Banos, LI; Filatov, O; Gallo, E; Geiser, A; Guglielmi, V; Guthoff, M; Hinzmann, A; Jeppe, L; Kaech, B; Kasemann, M; Kleinwort, C; Kogler, R; Komm, M; Krücker, D; Lange, W; Leyva_Pernia, D; Lipka, K; Lohmann, W; Lorkowski, F; Mankel, R; Melzer-Pellmann, I-A; Mendizabal_Morentin, M; Meyer, AB; Milella, G; Moral_Figueroa, K; Mussgiller, A; Nair, LP; Niedziela, J; Nürnberg, A; Otarid, Y; Park, J; Ranken, E; Raspereza, A; Rastorguev, D; Rübenach, J; Rygaard, L; Saggio, A; Scham, M; Schnake, S; Schütze, P; Schwanenberger, C; Selivanova, D; Sharko, K; Shchedrolosiev, M; Stafford, D; Vazzoler, F; Ventura_Barroso, A; Walsh, R; Wang, D; Wang, Q; Wen, Y; Wichmann, K; Wiens, L; Wissing, C; Yang, Y; Zimermmane_Castro_Santos, A; Albrecht, A; Albrecht, S; Antonello, M; Bein, S; Benato, L; Bollweg, S; Bonanomi, M; Connor, P; El_Morabit, K; Fischer, Y; Garutti, E; Grohsjean, A; Haller, J; Jabusch, HR; Kasieczka, G; Keicher, P; Klanner, R; Korcari, W; Kramer, T; Kuo, Cc; Kutzner, V; Labe, F; Lange, J; Lobanov, A; Matthies, C; Moureaux, L; Mrowietz, M; Nigamova, A; Nissan, Y; Paasch, A; Pena_Rodriguez, KJ; Quadfasel, T; Raciti, B; Rieger, M; Savoiu, D; Schindler, J; Schleper, P; Schröder, M; Schwandt, J; Sommerhalder, M; Stadie, H; Steinbrück, G; Tews, A; Wolf, M; Brommer, S; Burkart, M; Butz, E; Chwalek, T; Dierlamm, A; Droll, A; Faltermann, N; Giffels, M; Gottmann, A; Hartmann, F; Hofsaess, R; Horzela, M; Husemann, U; Kieseler, J; Klute, M; Koppenhöfer, R; Lawhorn, JM; Link, M; Lintuluoto, A; Maier, B; Maier, S; Mitra, S; Mormile, M; Müller, Th; Neukum, M; Oh, M; Pfeffer, E; Presilla, M; Quast, G; Rabbertz, K; Regnery, B; Shadskiy, N; Shvetsov, I; Simonis, HJ; Sowa, L; Stockmeier, L; Tauqeer, K; Toms, M; Trevisani, N; Von_Cube, RF; Wassmer, M; Wieland, S; Wittig, F; Wolf, R; Zuo, X; Anagnostou, G; Daskalakis, G; Kyriakis, A; Papadopoulos, A; Stakia, A; Kontaxakis, P; Melachroinos, G; Painesis, Z; Panagiotou, A; Papavergou, I; Paraskevas, I; Saoulidou, N; Theofilatos, K; Tziaferi, E; Vellidis, K; Zisopoulos, I; Bakas, G; Chatzistavrou, T; Karapostoli, G; Kousouris, K; Papakrivopoulos, I; Siamarkou, E; Tsipolitis, G; Zacharopoulou, A; Adamidis, K; Bestintzanos, I; Evangelou, I; Foudas, C; Kamtsikis, C; Katsoulis, P; Kokkas, P; Kosmoglou_Kioseoglou, PG; Manthos, N; Papadopoulos, I; Strologas, J; Hajdu, C; Horvath, D; Márton, K; Rádl, AJ; Sikler, F; Veszpremi, V; Csanád, M; Farkas, K; Fehérkuti, A; Gadallah, MMA; Kadlecsik, Á; Major, P; Pásztor, G; Veres, GI; Raics, P; Ujvari, B; Zilizi, G; Bencze, G; Czellar, S; Molnar, J; Szillasi, Z; Csorgo, T; Nemes, F; Novak, T; Babbar, J; Bansal, S; Beri, SB; Bhatnagar, V; Chaudhary, G; Chauhan, S; Dhingra, N; Kaur, A; Kaur, A; Kaur, H; Kaur, M; Kumar, S; Sandeep, K; Sheokand, T; Singh, JB; Singla, A; Ahmed, A; Bhardwaj, A; Chhetri, A; Choudhary, BC; Kumar, A; Kumar, A; Naimuddin, M; Ranjan, K; Saini, MK; Saumya, S; Baradia, S; Barman, S; Bhattacharya, S; Das_Gupta, S; Dutta, S; Dutta, S; Sarkar, S; Ameen, MM; Behera, PK; Behera, SC; Chatterjee, S; Dash, G; Jana, P; Kalbhor, P; Kamble, S; Komaragiri, JR; Kumar, D; Pujahari, PR; Saha, NR; Sharma, A; Sikdar, AK; Singh, RK; Verma, P; Verma, S; Vijay, A; Dugad, S; Kumar, M; Mohanty, GB; Parida, B; Shelake, M; Suryadevara, P; Bala, A; Banerjee, S; Chatterjee, RM; Guchait, M; Jain, Sh; Jaiswal, A; Kumar, S; Majumder, G; Mazumdar, K; Parolia, S; Thachayath, A; Bahinipati, S; Kar, C; Maity, D; Mal, P; Mishra, T; Muraleedharan_Nair_Bindhu, VK; Naskar, K; Nayak, A; Nayak, S; Pal, K; Sadangi, P; Swain, SK; Varghese, S; Vats, D; Acharya, S; Alpana, A; Dube, S; Gomber, B; Hazarika, P; Kansal, B; Laha, A; Sahu, B; Sharma, S; Vaish, KY; Bakhshiansohi, H; Jafari, A; Zeinali, M; Bashiri, S; Chenarani, S; Etesami, SM; Hosseini, Y; Khakzad, M; Khazaie, E; Mohammadi_Najafabadi, M; Tizchang, S; Felcini, M; Grunewald, M; Abbrescia, M; Colaleo, A; Creanza, D; D'Anzi, B; De_Filippis, N; De_Palma, M; Fiore, L; Iaselli, G; Louka, M; Maggi, G; Maggi, M; Margjeka, I; Mastrapasqua, V; My, S; Nuzzo, S; Pellecchia, A; Pompili, A; Pugliese, G; Radogna, R; Ramos, D; Ranieri, A; Silvestris, L; Simone, FM; Sözbilir, Ü; Stamerra, A; Troiano, D; Venditti, R; Verwilligen, P; Zaza, A; Abbiendi, G; Battilana, C; Bonacorsi, D; Borgonovi, L; Capiluppi, P; Castro, A; Cavallo, FR; Cuffiani, M; Dallavalle, GM; Diotalevi, T; Fabbri, F; Fanfani, A; Fasanella, D; Giacomelli, P; Giommi, L; Grandi, C; Guiducci, L; Lo_Meo, S; Lorusso, M; Lunerti, L; Marcellini, S; Masetti, G; Navarria, FL; Paggi, G; Perrotta, A; Primavera, F; Rossi, AM; Rossi_Tisbeni, S; Rovelli, T; Siroli, GP; Costa, S; Di_Mattia, A; Lapertosa, A; Potenza, R; Tricomi, A; Tuve, C; Assiouras, P; Barbagli, G; Bardelli, G; Camaiani, B; Cassese, A; Ceccarelli, R; Ciulli, V; Civinini, C; D'Alessandro, R; Focardi, E; Kello, T; Latino, G; Lenzi, P; Lizzo, M; Meschini, M; Paoletti, S; Papanastassiou, A; Sguazzoni, G; Viliani, L; Benussi, L; Bianco, S; Meola, S; Piccolo, D; Chatagnon, P; Ferro, F; Robutti, E; Tosi, S; Benaglia, A; Boldrini, G; Brivio, F; Cetorelli, F; De_Guio, F; Dinardo, ME; Dini, P; Gennai, S; Gerosa, R; Ghezzi, A; Govoni, P; Guzzi, L; Lucchini, MT; Malberti, M; Malvezzi, S; Massironi, A; Menasce, D; Moroni, L; Paganoni, M; Palluotto, S; Pedrini, D; Perego, A; Pinolini, BS; Pizzati, G; Ragazzi, S; Tabarelli_de_Fatis, T; Buontempo, S; Cagnotta, A; Carnevali, F; Cavallo, N; Fabozzi, F; Iorio, AOM; Lista, L; Paolucci, P; Rossi, B; Sciacca, C; Ardino, R; Azzi, P; Bacchetta, N; Bisello, D; Bortignon, P; Bortolato, G; Bragagnolo, A; Bulla, ACM; Carlin, R; Dorigo, T; Fantinel, S; Gasparini, F; Gasparini, U; Lusiani, E; Margoni, M; Meneguzzo, AT; Migliorini, M; Pazzini, J; Ronchese, P; Rossin, R; Simonetto, F; Strong, G; Tosi, M; Triossi, A; Ventura, S; Zanetti, M; Zotto, P; Zucchetta, A; Zumerle, G; Aimè, C; Braghieri, A; Calzaferri, S; Fiorina, D; Montagna, P; Re, V; Riccardi, C; Salvini, P; Vai, I; Vitulo, P; Ajmal, S; Ascioti, ME; Bilei, GM; Carrivale, C; Ciangottini, D; Fanò, L; Magherini, M; Mariani, V; Menichelli, M; Moscatelli, F; Rossi, A; Santocchia, A; Spiga, D; Tedeschi, T; Alexe, CA; Asenov, P; Azzurri, P; Bagliesi, G; Bhattacharya, R; Bianchini, L; Boccali, T; Bossini, E; Bruschini, D; Castaldi, R; Ciocci, MA; Cipriani, M; D'Amante, V; Dell'Orso, R; Donato, S; Giassi, A; Ligabue, F; Matos_Figueiredo, D; Messineo, A; Musich, M; Palla, F; Rizzi, A; Rolandi, G; Roy_Chowdhury, S; Sarkar, T; Scribano, A; Spagnolo, P; Tenchini, R; Tonelli, G; Turini, N; Vaselli, F; Venturi, A; Verdini, PG; Baldenegro_Barrera, C; Barria, P; Basile, C; Campana, M; Cavallari, F; Cunqueiro_Mendez, L; Del_Re, D; Di_Marco, E; Diemoz, M; Errico, F; Longo, E; Mijuskovic, J; Organtini, G; Pandolfi, F; Paramatti, R; Quaranta, C; Rahatlou, S; Rovelli, C; Santanastasio, F; Soffi, L; Amapane, N; Arcidiacono, R; Argiro, S; Arneodo, M; Bartosik, N; Bellan, R; Bellora, A; Biino, C; Borca, C; Cartiglia, N; Costa, M; Covarelli, R; Demaria, N; Finco, L; Grippo, M; Kiani, B; Legger, F; Luongo, F; Mariotti, C; Markovic, L; Maselli, S; Mecca, A; Menzio, L; Meridiani, P; Migliore, E; Monteno, M; Mulargia, R; Obertino, MM; Ortona, G; Pacher, L; Pastrone, N; Pelliccioni, M; Ruspa, M; Siviero, F; Sola, V; Solano, A; Staiano, A; Tarricone, C; Trocino, D; Umoret, G; Vlasov, E; White, R; Belforte, S; Candelise, V; Casarsa, M; Cossutti, F; De_Leo, K; Della_Ricca, G; Dogra, S; Hong, J; Huh, C; Kim, B; Kim, J; Lee, D; Lee, H; Lee, SW; Moon, CS; Oh, YD; Ryu, MS; Sekmen, S; Tae, B; Yang, YC; Kim, MS; Bak, G; Gwak, P; Kim, H; Moon, DH; Asilar, E; Choi, J; Kim, D; Kim, TJ; Merlin, JA; Ryou, Y; Choi, S; Han, S; Hong, B; Lee, K; Lee, KS; Lee, S; Park, SK; Yoo, J; Goh, J; Yang, S; Kim, HS; Kim, Y; Lee, S; Almond, J; Bhyun, JH; Choi, J; Choi, J; Jun, W; Kim, J; Ko, S; Kwon, H; Lee, H; Lee, J; Lee, J; Oh, BH; Oh, SB; Seo, H; Yang, UK; Yoon, I; Jang, W; Kang, DY; Kang, Y; Kim, S; Ko, B; Lee, JSH; Lee, Y; Park, IC; Roh, Y; Watson, IJ; Ha, S; Yoo, HD; Choi, M; Kim, MR; Lee, H; Lee, Y; Yu, I; Beyrouthy, T; Gharbia, Y; Alazemi, F; Dreimanis, K; Gaile, A; Pikurs, G; Potrebko, A; Seidel, M; Sidiropoulos_Kontos, D; Strautnieks, NR; Ambrozas, M; Juodagalvis, A; Rinkevicius, A; Tamulaitis, G; Yusuff, I; Zolkapli, Z; Benitez, JF; Castaneda_Hernandez, A; Encinas_Acosta, HA; Gallegos_Maríñez, LG; León_Coello, M; Murillo_Quijada, JA; Sehrawat, A; Valencia_Palomo, L; Ayala, G; Castilla-Valdez, H; Crotte_Ledesma, H; De_La_Cruz-Burelo, E; Heredia-De_La_Cruz, I; Lopez-Fernandez, R; Mejia_Guisao, J; Mondragon_Herrera, CA; Sánchez_Hernández, A; Oropeza_Barrera, C; Ramirez_Guadarrama, DL; Ramírez_García, M; Bautista, I; Pedraza, I; Salazar_Ibarguen, HA; Uribe_Estrada, C; Bubanja, I; Raicevic, N; Butler, PH; Ahmad, A; Asghar, MI; Awais, A; Awan, MIM; Hoorani, HR; Khan, WA; Avati, V; Grzanka, L; Malawski, M; Bialkowska, H; Bluj, M; Górski, M; Kazana, M; Szleper, M; Zalewski, P; Bunkowski, K; Doroba, K; Kalinowski, A; Konecki, M; Krolikowski, J; Muhammad, A; Pozniak, K; Zabolotny, W; Araujo, M; Bastos, D; Beirão_Da_Cruz_E_Silva, C; Boletti, A; Bozzo, M; Camporesi, T; Da_Molin, G; Faccioli, P; Gallinaro, M; Hollar, J; Leonardo, N; Marozzo, GB; Niknejad, T; Petrilli, A; Pisano, M; Seixas, J; Varela, J; Wulff, JW; Adzic, P; Milenovic, P; Dordevic, M; Milosevic, J; Nadderd, L; Rekovic, V; Alcaraz_Maestre, J; Bedoya, Cristina F; Carretero, Oliver M; Cepeda, M; Cerrada, M; Colino, N; De_La_Cruz, B; Delgado_Peris, A; Escalante_Del_Valle, A; Fernández_Del_Val, D; Fernández_Ramos, JP; Flix, J; Fouz, MC; Gonzalez_Lopez, O; Goy_Lopez, S; Hernandez, JM; Josa, MI; Martin_Viscasillas, E; Moran, D; Morcillo_Perez, CM; Navarro_Tobar, Á; Perez_Dengra, C; Pérez-Calero_Yzquierdo, A; Puerta_Pelayo, J; Redondo, I; Sánchez_Navas, S; Sastre, J; Vazquez_Escobar, J; de_Trocóniz, JF; Alvarez_Gonzalez, B; Cuevas, J; Fernandez_Menendez, J; Folgueras, S; Gonzalez_Caballero, I; González_Fernández, JR; Leguina, P; Palencia_Cortezon, E; Ramón_Álvarez, C; Rodríguez_Bouza, V; Soto_Rodríguez, A; Trapote, A; Vico_Villalba, C; Vischia, P; Bhowmik, S; Blanco_Fernández, S; Brochero_Cifuentes, JA; Cabrillo, IJ; Calderon, A; Duarte_Campderros, J; Fernandez, M; Gomez, G; Lasaosa_García, C; Lopez_Ruiz, R; Martinez_Rivero, C; Martinez_Ruiz_del_Arbol, P; Matorras, F; Matorras_Cuevas, P; Navarrete_Ramos, E; Piedra_Gomez, J; Scodellaro, L; Vila, I; Vizan_Garcia, JM; Kailasapathy, B; Wickramarathna, DDC; Dharmaratna, WGD; Liyanage, K; Perera, N; Abbaneo, D; Amendola, C; Auffray, E; Auzinger, G; Baechler, J; Barney, D; Bermúdez_Martínez, A; Bianco, M; Bilin, B; Bin_Anuar, AA; Bocci, A; Botta, C; Brondolin, E; Caillol, C; Cerminara, G; Chernyavskaya, N; d'Enterria, D; Dabrowski, A; David, A; De_Roeck, A; Defranchis, MM; Deile, M; Dobson, M; Franzoni, G; Funk, W; Giani, S; Gigi, D; Gill, K; Glege, F; Gouskos, L; Hegeman, J; Heikkilä, JK; Huber, B; Innocente, V; James, T; Janot, P; Kaluzinska, O; Laurila, S; Lecoq, P; Leutgeb, E; Lourenço, C; Malgeri, L; Mannelli, M; Marini, AC; Matthewman, M; Mehta, A; Meijers, F; Mersi, S; Meschi, E; Milosevic, V; Monti, F; Moortgat, F; Mulders, M; Neutelings, I; Orfanelli, S; Pantaleo, F; Petrucciani, G; Pfeiffer, A; Pierini, M; Qu, H; Rabady, D; Ribeiro_Lopes, B; Rovere, M; Sakulin, H; Sanchez_Cruz, S; Scarfi, S; Schwick, C; Selvaggi, M; Sharma, A; Shchelina, K; Silva, P; Sphicas, P; Stahl_Leiton, AG; Steen, A; Summers, S; Treille, D; Tropea, P; Walter, D; Wanczyk, J; Wang, J; Wuchterl, S; Zehetner, P; Zejdl, P; Zeuner, WD; Bevilacqua, T; Caminada, L; Ebrahimi, A; Erdmann, W; Horisberger, R; Ingram, Q; Kaestli, HC; Kotlinski, D; Lange, C; Missiroli, M; Noehte, L; Rohe, T; Aarrestad, TK; Androsov, K; Backhaus, M; Bonomelli, G; Calandri, A; Cazzaniga, C; Datta, K; De_Bryas_Dexmiers_D‘archiac, P; De_Cosa, A; Dissertori, G; Dittmar, M; Donegà, M; Eble, F; Galli, M; Gedia, K; Glessgen, F; Grab, C; Härringer, N; Harte, TG; Hits, D; Lustermann, W; Lyon, A-M; Manzoni, RA; Marchegiani, M; Marchese, L; Martin_Perez, C; Mascellani, A; Nessi-Tedaldi, F; Pauss, F; Perovic, V; Pigazzini, S; Reissel, C; Reitenspiess, T; Ristic, B; Riti, F; Seidita, R; Steggemann, J; Tarabini, A; Valsecchi, D; Wallny, R; Amsler, C; Bärtschi, P; Canelli, MF; Cormier, K; Huwiler, M; Jin, W; Jofrehei, A; Kilminster, B; Leontsinis, S; Liechti, SP; Macchiolo, A; Meiring, P; Meng, F; Molinatti, U; Motta, J; Reimers, A; Robmann, P; Senger, M; Shokr, E; Stäger, F; Tramontano, R; Adloff, C; Bhowmik, D; Kuo, CM; Lin, W; Rout, PK; Tiwari, PC; Yu, SS; Ceard, L; Chen, KF; Chen, Ps; Chen, Zg; De_Iorio, A; Hou, W-S; Hsu, Th; Kao, Yw; Karmakar, S; Kole, G; Li, Yy; Lu, R-S; Paganis, E; Su, Xf; Thomas-Wilsker, J; Tsai, Ls; Wu, Hy; Yazgan, E; Asawatangtrakuldee, C; Srimanobhas, N; Wachirapusitanand, V; Agyel, D; Boran, F; Dolek, F; Dumanoglu, I; Eskut, E; Guler, Y; Gurpinar_Guler, E; Isik, C; Kara, O; Kayis_Topaksu, A; Kiminsu, U; Onengut, G; Ozdemir, K; Polatoz, A; Tali, B; Tok, UG; Turkcapar, S; Uslan, E; Zorbakir, IS; Sokmen, G; Yalvac, M; Akgun, B; Atakisi, IO; Gülmez, E; Kaya, M; Kaya, O; Tekten, S; Cakir, A; Cankocak, K; Dincer, GG; Komurcu, Y; Sen, S; Aydilek, O; Epshteyn, V; Hacisahinoglu, B; Hos, I; Kaynak, B; Ozkorucuklu, S; Potok, O; Sert, H; Simsek, C; Zorbilmez, C; Cerci, S; Isildak, B; Sunar_Cerci, D; Yetkin, T; Boyaryntsev, A; Grynyov, B; Levchuk, L; Anthony, D; Brooke, JJ; Bundock, A; Bury, F; Clement, E; Cussans, D; Flacher, H; Glowacki, M; Goldstein, J; Heath, HF; Holmberg, M-L; Kreczko, L; Paramesvaran, S; Robertshaw, L; Seif_El_Nasr-Storey, S; Smith, VJ; Stylianou, N; Walkingshaw_Pass, K; Ball, AH; Bell, KW; Belyaev, A; Brew, C; Brown, RM; Cockerill, DJA; Cooke, C; Elliot, A; Ellis, KV; Harder, K; Harper, S; Linacre, J; Manolopoulos, K; Newbold, DM; Olaiya, E; Petyt, D; Reis, T; Sahasransu, AR; Salvi, G; Schuh, T; Shepherd-Themistocleous, CH; Tomalin, IR; Whalen, KC; Williams, T; Andreou, I; Bainbridge, R; Bloch, P; Brown, CE; Buchmuller, O; Cacchio, V; Carrillo_Montoya, CA; Chahal, GS; Colling, D; Dancu, JS; Das, I; Dauncey, P; Davies, G; Davies, J; Della_Negra, M; Fayer, S; Fedi, G; Hall, G; Hassanshahi, MH; Howard, A; Iles, G; Knight, M; Langford, J; León_Holgado, J; Lyons, L; Magnan, A-M; Mallios, S; Mieskolainen, M; Nash, J; Pesaresi, M; Pradeep, PB; Radburn-Smith, BC; Richards, A; Rose, A; Savva, K; Seez, C; Shukla, R; Tapper, A; Uchida, K; Uttley, GP; Vage, LH; Virdee, T; Vojinovic, M; Wardle, N; Winterbottom, D; Coldham, K; Cole, JE; Khan, A; Kyberd, P; Reid, ID; Abdullin, S; Brinkerhoff, A; Caraway, B; Collins, E; Dittmann, J; Hatakeyama, K; Hiltbrand, J; McMaster, B; Samudio, J; Sawant, S; Sutantawibul, C; Wilson, J; Bartek, R; Dominguez, A; Huerta_Escamilla, C; Simsek, AE; Uniyal, R; Vargas_Hernandez, AM; Bam, B; Buchot_Perraguin, A; Chudasama, R; Cooper, SI; Crovella, C; Gleyzer, SV; Pearson, E; Perez, CU; Rumerio, P; Usai, E; Yi, R; Akpinar, A; Cosby, C; De_Castro, G; Demiragli, Z; Erice, C; Fangmeier, C; Fernandez_Madrazo, C; Fontanesi, E; Gastler, D; Golf, F; Jeon, S; O‘cain, J; Reed, I; Rohlf, J; Salyer, K; Sperka, D; Spitzbart, D; Suarez, I; Tsatsos, A; Zecchinelli, AG; Benelli, G; Coubez, X; Cutts, D; Hadley, M; Heintz, U; Hogan, JM; Kwon, T; Landsberg, G; Lau, KT; Li, D; Luo, J; Mondal, S; Narain, M; Pervan, N; Sagir, S; Simpson, F; Stamenkovic, M; Venkatasubramanian, N; Yan, X; Zhang, W; Abbott, S; Bonilla, J; Brainerd, C; Breedon, R; Cai, H; Calderon_De_La_Barca_Sanchez, M; Chertok, M; Citron, M; Conway, J; Cox, PT; Erbacher, R; Jensen, F; Kukral, O; Mocellin, G; Mulhearn, M; Ostrom, S; Wei, W; Yao, Y; Yoo, S; Zhang, F; Bachtis, M; Cousins, R; Datta, A; Flores_Avila, G; Hauser, J; Ignatenko, M; Iqbal, MA; Lam, T; Manca, E; Nunez_Del_Prado, A; Saltzberg, D; Valuev, V; Clare, R; Gary, JW; Gordon, M; Hanson, G; Si, W; Wimpenny, S; Aportela, A; Arora, A; Branson, JG; Cittolin, S; Cooperstein, S; Diaz, D; Duarte, J; Giannini, L; Gu, Y; Guiang, J; Kansal, R; Krutelyov, V; Lee, R; Letts, J; Masciovecchio, M; Mokhtar, F; Mukherjee, S; Pieri, M; Quinnan, M; Sathia_Narayanan, BV; Sharma, V; Tadel, M; Vourliotis, E; Würthwein, F; Xiang, Y; Yagil, A; Barzdukas, A; Brennan, L; Campagnari, C; Downham, K; Grieco, C; Incandela, J; Kim, J; Li, AJ; Masterson, P; Mei, H; Richman, J; Santpur, SN; Sarica, U; Schmitz, R; Setti, F; Sheplock, J; Stuart, D; Vámi, TÁ; Wang, S; Zhang, D; Bornheim, A; Cerri, O; Latorre, A; Mao, J; Newman, HB; Reales_Gutiérrez, G; Spiropulu, M; Vlimant, JR; Wang, C; Xie, S; Zhu, RY; Alison, J; An, S; Andrews, MB; Bryant, P; Cremonesi, M; Dutta, V; Ferguson, T; Gómez_Espinosa, TA; Harilal, A; Kallil_Tharayil, A; Liu, C; Mudholkar, T; Murthy, S; Palit, P; Park, K; Paulini, M; Roberts, A; Sanchez, A; Terrill, W; Cumalat, JP; Ford, WT; Hart, A; Hassani, A; Karathanasis, G; Manganelli, N; Perloff, A; Savard, C; Schonbeck, N; Stenson, K; Ulmer, KA; Wagner, SR; Zipper, N; Zuolo, D; Alexander, J; Bright-Thonney, S; Chen, X; Cranshaw, DJ; Fan, J; Fan, X; Hogan, S; Kotamnives, P; Monroy, J; Oshiro, M; Patterson, JR; Reid, M; Ryd, A; Thom, J; Wittich, P; Zou, R; Albrow, M; Alyari, M; Amram, O; Apollinari, G; Apresyan, A; Bauerdick, LAT; Berry, D; Berryhill, J; Bhat, PC; Burkett, K; Butler, JN; Canepa, A; Cerati, GB; Cheung, HWK; Chlebana, F; Cummings, G; Dickinson, J; Dutta, I; Elvira, VD; Feng, Y; Freeman, J; Gandrakota, A; Gecse, Z; Gray, L; Green, D; Grummer, A; Grünendahl, S; Guerrero, D; Gutsche, O; Harris, RM; Heller, R; Herwig, TC; Hirschauer, J; Jayatilaka, B; Jindariani, S; Johnson, M; Joshi, U; Klijnsma, T; Klima, B; Kwok, KHM; Lammel, S; Lincoln, D; Lipton, R; Liu, T; Madrid, C; Maeshima, K; Mantilla, C; Mason, D; McBride, P; Merkel, P; Mrenna, S; Nahn, S; Ngadiuba, J; Noonan, D; Norberg, S; Papadimitriou, V; Pastika, N; Pedro, K; Pena, C; Ravera, F; Reinsvold_Hall, A; Ristori, L; Safdari, M; Sexton-Kennedy, E; Smith, N; Soha, A; Spiegel, L; Stoynev, S; Strait, J; Taylor, L; Tkaczyk, S; Tran, NV; Uplegger, L; Vaandering, EW; Zoi, I; Aruta, C; Avery, P; Bourilkov, D; Chang, P; Cherepanov, V; Field, RD; Koenig, E; Kolosova, M; Konigsberg, J; Korytov, A; Matchev, K; Menendez, N; Mitselmakher, G; Mohrman, K; Muthirakalayil_Madhu, A; Rawal, N; Rosenzweig, S; Takahashi, Y; Wang, J; Adams, T; Al_Kadhim, A; Askew, A; Bower, S; Habibullah, R; Hagopian, V; Hashmi, R; Kim, RS; Kim, S; Kolberg, T; Martinez, G; Prosper, H; Prova, PR; Wulansatiti, M; Yohay, R; Zhang, J; Alsufyani, B; Baarmand, MM; Butalla, S; Das, S; Elkafrawy, T; Hohlmann, M; Rahmani, M; Yanes, E; Adams, MR; Baty, A; Bennett, C; Cavanaugh, R; Escobar_Franco, R; Evdokimov, O; Gerber, CE; Hawksworth, M; Hingrajiya, A; Hofman, DJ; Lee, Jh; Lemos, DS; Merrit, AH; Mills, C; Nanda, S; Oh, G; Ozek, B; Pilipovic, D; Pradhan, R; Prifti, E; Roy, T; Rudrabhatla, S; Tonjes, MB; Varelas, N; Wadud, MA; Ye, Z; Yoo, J; Alhusseini, M; Blend, D; Dilsiz, K; Emediato, L; Karaman, G; Köseyan, OK; Merlo, J-P; Mestvirishvili, A; Neogi, O; Ogul, H; Onel, Y; Penzo, A; Snyder, C; Tiras, E; Blumenfeld, B; Corcodilos, L; Davis, J; Gritsan, AV; Kang, L; Kyriacou, S; Maksimovic, P; Roguljic, M; Roskes, J; Sekhar, S; Swartz, M; Abreu, A; Alcerro_Alcerro, LF; Anguiano, J; Arteaga_Escatel, S; Baringer, P; Bean, A; Flowers, Z; Grove, D; King, J; Krintiras, G; Lazarovits, M; Le_Mahieu, C; Marquez, J; Minafra, N; Murray, M; Nickel, M; Pitt, M; Popescu, S; Rogan, C; Royon, C; Salvatico, R; Sanders, S; Smith, C; Wilson, G; Allmond, B; Gujju_Gurunadha, R; Ivanov, A; Kaadze, K; Maravin, Y; Natoli, J; Roy, D; Sorrentino, G; Baden, A; Belloni, A; Bistany-riebman, J; Chen, YM; Eno, SC; Hadley, NJ; Jabeen, S; Kellogg, RG; Koeth, T; Kronheim, B; Lai, Y; Lascio, S; Mignerey, AC; Nabili, S; Palmer, C; Papageorgakis, C; Paranjpe, MM; Wang, L; Bendavid, J; Cali, IA; Chou, Pc; D'Alfonso, M; Eysermans, J; Freer, C; Gomez-Ceballos, G; Goncharov, M; Grosso, G; Harris, P; Hoang, D; Kovalskyi, D; Krupa, J; Lavezzo, L; Lee, Y-J; Long, K; Mcginn, C; Novak, A; Park, MI; Paus, C; Rankin, D; Roland, C; Roland, G; Rothman, S; Stephans, GSF; Wang, Z; Wyslouch, B; Yang, TJ; Crossman, B; Joshi, BM; Kapsiak, C; Krohn, M; Mahon, D; Mans, J; Marzocchi, B; Revering, M; Rusack, R; Saradhy, R; Strobbe, N; Cremaldi, LM; Bloom, K; Claes, DR; Haza, G; Hossain, J; Joo, C; Kravchenko, I; Siado, JE; Tabb, W; Vagnerini, A; Wightman, A; Yan, F; Yu, D; Bandyopadhyay, H; Hay, L; Hsia, Hw; Iashvili, I; Kalogeropoulos, A; Kharchilava, A; Morris, M; Nguyen, D; Rappoccio, S; Rejeb_Sfar, H; Williams, A; Young, P; Alverson, G; Barberis, E; Dervan, J; Haddad, Y; Han, Y; Krishna, A; Li, J; Lu, M; Madigan, G; Mccarthy, R; Morse, DM; Nguyen, V; Orimoto, T; Parker, A; Skinnari, L; Wood, D; Bueghly, J; Dittmer, S; Hahn, KA; Liu, Y; Miao, Y; Monk, DG; Schmitt, MH; Taliercio, A; Velasco, M; Agarwal, G; Band, R; Bucci, R; Castells, S; Das, A; Goldouzian, R; Hildreth, M; Ho, KW; Hurtado_Anampa, K; Ivanov, T; Jessop, C; Lannon, K; Lawrence, J; Loukas, N; Lutton, L; Mariano, J; Marinelli, N; Mcalister, I; McCauley, T; Mcgrady, C; Moore, C; Musienko, Y; Nelson, H; Osherson, M; Piccinelli, A; Ruchti, R; Townsend, A; Wan, Y; Wayne, M; Yockey, H; Zarucki, M; Zygala, L; Basnet, A; Bylsma, B; Carrigan, M; Durkin, LS; Hill, C; Joyce, M; Nunez_Ornelas, M; Wei, K; Winer, BL; Yates, BR; Bouchamaoui, H; Das, P; Dezoort, G; Elmer, P; Frankenthal, A; Greenberg, B; Haubrich, N; Kennedy, K; Kopp, G; Kwan, S; Lange, D; Loeliger, A; Marlow, D; Ojalvo, I; Olsen, J; Shevelev, A; Stickland, D; Tully, C; Malik, S; Bakshi, AS; Barnes, VE; Chandra, S; Chawla, R; Gu, A; Gutay, L; Jones, M; Jung, AW; Koshy, AM; Liu, M; Negro, G; Neumeister, N; Paspalaki, G; Piperov, S; Scheurer, V; Schulte, JF; Stojanovic, M; Thieman, J; Virdi, AK; Wang, F; Xie, W; Dolen, J; Parashar, N; Pathak, A; Acosta, D; Carnahan, T; Ecklund, KM; Fernández_Manteca, PJ; Freed, S; Gardner, P; Geurts, FJM; Li, W; Lin, J; Miguel_Colin, O; Padley, BP; Redjimi, R; Rotter, J; Yigitbasi, E; Zhang, Y; Bodek, A; de_Barbaro, P; Demina, R; Dulemba, JL; Garcia-Bellido, A; Hindrichs, O; Khukhunaishvili, A; Parmar, N; Parygin, P; Popova, E; Taus, R; Goulianos, K; Chiarito, B; Chou, JP; Clark, SV; Gadkari, D; Gershtein, Y; Halkiadakis, E; Heindl, M; Houghton, C; Jaroslawski, D; Karacheban, O; Konstantinou, S; Laflotte, I; Lath, A; Montalvo, R; Nash, K; Reichert, J; Routray, H; Saha, P; Salur, S; Schnetzer, S; Somalwar, S; Stone, R; Thayil, SA; Thomas, S; Vora, J; Wang, H; Acharya, H; Ally, D; Delannoy, AG; Fiorendi, S; Higginbotham, S; Holmes, T; Kanuganti, AR; Karunarathna, N; Lee, L; Nibigira, E; Spanier, S; Aebi, D; Ahmad, M; Akhter, T; Bouhali, O; Eusebi, R; Gilmore, J; Huang, T; Kamon, T; Kim, H; Luo, S; Mueller, R; Overton, D; Rathjens, D; Safonov, A; Akchurin, N; Damgov, J; Gogate, N; Hegde, V; Hussain, A; Kazhykarim, Y; Lamichhane, K; Lee, SW; Mankel, A; Peltola, T; Volobouev, I; Appelt, E; Chen, Y; Greene, S; Gurrola, A; Johns, W; Kunnawalkam_Elayavalli, R; Melo, A; Romeo, F; Sheldon, P; Tuo, S; Velkovska, J; Viinikainen, J; Cardwell, B; Cox, B; Hakala, J; Hirosky, R; Ledovskoy, A; Neu, C; Bhattacharya, S; Karchin, PE; Aravind, A; Banerjee, S; Black, K; Bose, T; Dasu, S; De_Bruyn, I; Everaerts, P; Galloni, C; He, H; Herndon, M; Herve, A; Koraka, CK; Lanaro, A; Loveless, R; Madhusudanan_Sreekala, J; Mallampalli, A; Mohammadi, A; Mondal, S; Parida, G; Pétré, L; Pinna, D; Savin, A; Shang, V; Sharma, V; Smith, WH; Teague, D; Tsoi, HF; Vetens, W; Warden, A; Afanasiev, S; Alexakhin, V; Budkouski, D; Chekhovsky, V; Golutvin, I; Gorbunov, I; Karjavine, V; Korenkov, V; Lanev, A; Malakhov, A; Matveev, V; Palichik, V; Perelygin, V; Savina, M; Shalaev, V; Shmatov, S; Shulha, S; Smirnov, V; Teryaev, O; Voytishin, N; Yuldashev, BS; Zarubin, A; Zhizhin, I; Gavrilov, G; Golovtcov, V; Ivanov, Y; Kim, V; Levchenko, P; Murzin, V; Oreshkin, V; Sosnov, D; Sulimov, V; Uvarov, L; Vorobyev, A; Andreev, Yu; Dermenev, A; Gninenko, S; Golubev, N; Karneyeu, A; Kirpichnikov, D; Kirsanov, M; Krasnikov, N; Tlisova, I; Toropin, A; Aushev, T; Gavrilov, V; Lychkovskaya, N; Nikitenko, A; Popov, V; Zhokin, A; Chadeeva, M; Chistov, R; Polikarpov, S; Andreev, V; Azarkin, M; Kirakosyan, M; Terkulov, A; Boos, E; Demiyanov, A; Ershov, A; Gribushin, A; Khein, L; Kodolova, O; Korotkikh, V; Obraztsov, S; Petrushanko, S; Savrin, V; Snigirev, A; Vardanyan, I; Blinov, V; Dimova, T; Kozyrev, A; Radchenko, O; Skovpen, Y; Kachanov, V; Konstantinov, D; Slabospitskii, S; Uzunian, A; Babaev, A; Borshch, V; Druzhkin, D; Tcherniaev, E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physics Letters B</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>861</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>139279</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0370-2693</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2412692; 2121686</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Physics Letter B</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>