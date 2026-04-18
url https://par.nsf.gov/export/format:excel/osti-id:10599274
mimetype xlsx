--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10599274</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/science.adp3300</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deep learning the flow law of Antarctic ice shelves</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Yongji; Lai, Ching-Yao; Prior, David J; Cowen-Breen, Charlie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>387</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6739</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1219 to 1224</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0036-8075</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Antarctic ice shelves buttress the grounded ice sheet, mitigating global sea level rise. However, fundamental mechanical properties, such as the ice flow law and viscosity structure, remain under debate. In this work, by leveraging remote-sensing data and physics-informed deep learning, we provide evidence over several ice shelves that the flow law follows a grain size–sensitive composite rheology in the compression zone. In the extension zone, we found that ice exhibits anisotropic properties. We constructed ice shelf–wide anisotropic viscosity maps that capture the suture zones, which inhibit rift propagation. The inferred stress exponent near the grounding zone dictates the grounding-line ice flux and grounding line stability, whereas the inferred viscosity maps inform the prediction of rifts. Both are essential for predicting the future mass loss of the Antarctic Ice Sheet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2245228</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Association for the Advancement of Science (United States)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>