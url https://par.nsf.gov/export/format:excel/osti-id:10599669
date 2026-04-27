--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10599669</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5670/oceanog.2025.120</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Strengthening Ocean Science Capacity: Insights from the West Africa Marine Science Symposium</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mahu, Edem; Luthringer, Julia; Koranteng, Kwame; Kailey_Ankrah, Annette</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>University_of_Ghana</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Oceanography</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1042-8275</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;West Africa has an extensive coastline stretching 7,367 km over 12 mainland countries and two archipelagos. The region’s coastal and marine ecosystems are among the most productive and biologically diverse in the world. However, the ocean resources are under intense anthropogenic pressures encompassing pollution, habitat degradation, biodiversity loss, overfishing, and climate-change-​induced sea level rise. These challenges call for science-based and community-led actions to reverse current negative trends. Unfortunately, poor capacity to understand West Africa’s ocean is an age-old struggle by scientists in the region, and it remains among the least studied globally.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2318309</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Oceanography Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>