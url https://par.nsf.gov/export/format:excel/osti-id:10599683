--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10599683</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5670/oceanog.2025.117</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Building and Sharing Ocean Sciences Capacity Through Project-Based Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nyadjro, Ebenezer; Oikonomou, Anthi; Saba, Abdulwakil; Mahu, Edem; Vagenas, Georgios; Ansong, Joseph; Martin, Paige; Agyekumhene, Andrews; Asamoah, Eunice; Kennedy_Quarcoo, Richmond; Collier, Janae’; Akita, Lailah</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Northern_Gulf_Institute,Mississippi_State_University</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Oceanography</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1042-8275</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The challenges facing the ocean and its resources have become increasingly complex and transboundary, requiring coordinated efforts for effective management and sustainable use. However, this coordination is currently hindered by the uneven distribution of capacity and equipment, particularly in developing regions. This article discusses project-based learning (PBL) as a pathway to transferring and sharing capacity in global ocean sciences. It highlights a successful PBL program, as well as challenges encountered and lessons learned. Addressing these obstacles is crucial for ensuring equity in solving issues that impact the ocean.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2318309</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Oceanography Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>