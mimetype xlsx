--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10599691</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5670/oceanog.2025.108</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Knowledge Sharing and Capacity Development to Promote Early Career Ocean Professionals in Small Island Developing States: The SmartNet Approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chiba, Sanae; Jhugroo, Khushboo; Bograd, Steven; Schmidt, Jörn; Jackson, Jennifer; Lachance, Hanna; Makino, Mitsutaku; Piecho-Santos, Miguel; Saito, Hiroaki; Satterthwaite, Erin; Sena, Naya</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Oceanography</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1042-8275</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Given the challenges Small Island Developing States (SIDS) face in achieving ocean sustainability, the Barcelona Statement issued after the 2024 Ocean Decade Conference identified further investment in capacity development of SIDS and other underrepresented groups as one of the high-priority crosscutting issues (https://oceanexpert.org/​document/34098). The statement calls for transforming international organizations by expanding existing capacity development services beyond their conventional geographical areas.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2318309</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Oceanography Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>