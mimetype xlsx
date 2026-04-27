--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10599694</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5670/oceanog.2025.107</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Underwater Acoustics for All: Expanding Capacity with Education and Low-Cost Sensors</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vigness-Raposa, Kathleen; Van_Uffelen, Lora; Oladipo, Mumin; Asamoah, Eunice; Saba, Abdulwakil; Oguguah, Ngozi; Lawal-Are, Aderonke; Becker, Kyle</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>INSPIRE_Environmental</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Oceanography</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1042-8275</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sound is a persistent yet dynamic component of the marine environment, reflecting both physical and biological properties. Whereas light can only travel tens of meters in the ocean, sound is able to travel tens to thousands of kilometers under certain conditions, revealing information at specific times and places. In addition, underwater sound provides opportunities for sustainable development and blue economy growth that aren’t readily available with other technologies. For example, the melting rate of Arctic ice and the health of coral reefs can be estimated from acoustic measurements (Becker et al., 2023). However, underwater acoustics is a complex topic, requiring specialized education and equipment. To expand the capacity of underwater acousticians requires dedicated educational opportunities and low-cost equipment and analysis resources.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2318309</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Oceanography Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>