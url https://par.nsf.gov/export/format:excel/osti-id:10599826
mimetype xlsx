--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10599826</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1128/aem.02368-24</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Microbiome metabolic capacity is buffered against phylotype losses by functional redundancy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cross, Kayla; Beckman, Noelle; Jahnes, Benjamin; Sabree, Zakee L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Rudi, Knut</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-19T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied and Environmental Microbiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0099-2240</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;sec&gt;&lt;p&gt;Many animals contain a species-rich and diverse gut microbiota that likely contributes to several host-supportive services that include diet processing and nutrient provisioning. Loss of microbiome taxa and their associated metabolic functions as result of perturbations may result in loss of microbiome-level services and reduction of metabolic capacity. If metabolic functions are shared by multiple taxa (i.e., functional redundancy), including deeply divergent lineages, then the impact of taxon/function losses may be dampened. We examined to what degree alterations in phylotype diversity impact microbiome-level metabolic capacity. Feeding two nutritionally imbalanced diets to omnivorous&lt;italic&gt;Periplaneta americana&lt;/italic&gt;over 8 weeks reduced the diversity of their phylotype-rich gut microbiomes by ~25% based on 16S rRNA gene amplicon sequencing, yet PICRUSt2-inferred metabolic pathway richness was largely unaffected due to their being polyphyletic. We concluded that the nonlinearity between taxon and metabolic functional losses is due to microbiome members sharing many well-characterized metabolic functions, with lineages remaining after perturbation potentially being capable of preventing microbiome “service outages” due to functional redundancy.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;IMPORTANCE&lt;/title&gt;&lt;p&gt;Diet can affect gut microbiome taxonomic composition and diversity, but its impacts on community-level functional capabilities are less clear. Host health and fitness are increasingly being linked to microbiome composition and further modeling of the relationship between microbiome taxonomic and metabolic functional capability is needed to inform these linkages. Invertebrate animal models like the omnivorous American cockroach are ideal for this inquiry because they are amenable to various diets and provide high replicates per treatment at low costs and thus enabling rigorous statistical analyses and hypothesis testing. Microbiome taxonomic composition is diet-labile and diversity was reduced after feeding on unbalanced diets (i.e., post-treatment), but the predicted functional capacities of the post-treatment microbiomes were less affected likely due to the resilience of several abundant taxa surviving the perturbation as well as many metabolic functions being shared by several taxa. These results suggest that both taxonomic and functional profiles should be considered when attempting to infer how perturbations are altering gut microbiome services and possible host outcomes.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2312818</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ASM Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>