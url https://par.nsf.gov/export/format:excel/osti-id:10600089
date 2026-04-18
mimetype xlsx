--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10600089</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CDC56724.2024.10886713</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Contextual Restless Multi-Armed Bandits with Application to Demand Response Decision-Making</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Xin; Hou, I-Hong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-16T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2652 to 2657</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2576-2370</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-1633-9</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper introduces a novel multi-armed bandits framework, termed Contextual Restless Bandits (CRB), for complex online decision-making. This CRB framework incorporates the core features of contextual bandits and restless bandits, so that it can model both the internal state transitions of each arm and the influence of external global environmental contexts. Using the dual decomposition method, we develop a scalable index policy algorithm for solving the CRB problem, and theoretically analyze the asymptotical optimality of this algorithm. In the case when the arm models are unknown, we further propose a model-based online learning algorithm based on the index policy to learn the arm models and make decisions simultaneously. Furthermore, we apply the proposed CRB framework and the index policy algorithm specifically to the demand response decision-making problem in smart grids. The numerical simulations demonstrate the performance and efficiency of our proposed CRB approaches.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2332800; 2127721</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Milan, Italy</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>