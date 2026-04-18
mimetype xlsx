--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10600512</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5670/oceanog.2025.301</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Overview of the Atlantic Deepwater Ecosystem Observatory Network</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Miksis-Olds, Jennifer; Ainslie, Michael; Blair, Hannah; Butkiewicz, Thomas; Hazen, Elliott; Heaney, Kevin; Lyons, Anthony; Martin, Bruce; Warren, Joseph</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>University_of_New_Hampshire</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Oceanography</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1042-8275</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The Atlantic Deepwater Ecosystem Observatory Network (ADEON) along the US Mid- and South Atlantic Outer Continental Shelf (OCS) collected multiple years of measurements that describe the ecology and soundscape of the OCS. Ocean processes, marine life dynamics, and human use of the ocean are each three dimensional and time dependent, and occur at many spatial and temporal scales. Because no single measurement system (in situ or remote) is sufficient for describing dynamic ocean variables, the approach taken by ADEON was to integrate ocean measurements and models. Acoustic information was combined with contextual data from space-based remote sensing, hydrographic sensors, and mobile platforms in order to fully comprehend how human, biologic, and natural abiotic components create the OCS soundscape and influence its ecosystem dynamics. Standardized methodologies were developed for comparing soundscapes across regions and for generating predictive models of the soundscape and overall ecology of the OCS at 200–900 m water depths. These data provide a baseline for pattern and trend analyses of ambient sound and the ecosystem components of the OCS soundscapes. They contribute to understanding of regional processes over multi-year time­scales and support ecosystem-based management of marine resources in an acoustically under-sampled ocean region.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2125868</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Oceanography</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>