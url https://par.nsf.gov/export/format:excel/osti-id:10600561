--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10600561</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/galaxies13030048</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Necessary Conditions for Earthly Life Floating in the Venusian Atmosphere</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Abreu, Jennifer J; Anchordoqui, Alyxander R; Fosu, Nyamekye J; Kwakye, Michael G; Kyriakakis, Danijela; Reynoso, Krystal; Anchordoqui, Luis A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Galaxies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2075-4434</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Millimeter-waveband spectra of Venus from both the James Clerk Maxwell Telescope (JCMT) and the Atacama Large Millimeter/submillimeter Array (ALMA) seem to indicate there may be evidence (signal-to-noise ratio of about 15σ) of a phosphine absorption-line profile against the thermal background from deeper, hotter layers of the atmosphere. Phosphine is an important biomarker; e.g., the trace of phosphine in the Earth’s atmosphere is unequivocally associated with anthropogenic activity and microbial life (which produces this highly reducing gas even in an overall oxidizing environment). Motivated by the JCMT and ALMA tantalizing observations, we reexamine whether Venus could accommodate Earthly life. More concretely, we hypothesize that the microorganisms populating the Venusian atmosphere are not free floating but confined to the liquid environment inside cloud aerosols or droplets. Armed with this hypothesis, we generalize a study of airborne germ transmission to constrain the maximum size of droplets that could be floating in the Venusian atmosphere by demanding that their Stokes fallout times to reach moderately high temperatures are pronouncedly larger than the microbe’s replication time. We also comment on the effect of cosmic ray showers on the evolution of aerial microbial life.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2412679</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>