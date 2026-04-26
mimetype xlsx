--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10600837</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/07380569.2024.2410903</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Best of Both Worlds: Developing an Innovative, Integrated, Intelligent, and Interactive System of Technologies Supporting In-Person and Digital Experiences for Early Mathematics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Clements, Douglas H; Guss, Shannon S; Sarama, Julie; Alvarez-Vargas, Daniela</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-02T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Computers in the Schools</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>73 to 92</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0738-0569</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Mathematics is a core component of cognition. Unfortunately, most young children and teachers cannot access research-based early childhood mathematics resources. Building on a quarter-century of research, we are developing and evaluating an innovative, integrated, intelligent, and interactive system of technologies based on empirically validated learning trajectories that provide the best personal and digital tools for assessing and supporting children's mathematics learning. This article reviews the research that guided us, then describes the design principles of the new project, justifying their selection using theory and research, and shares how the design principles helped address challenges in development. The goal is to provide teachers, caregivers, and children with high-quality resources to support early mathematics learning in the context of meaningful, motivating, challenging, and achievable experiences.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2300606</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Routledge</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>