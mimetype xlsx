--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10603972</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/10538259251325140</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Role of Science Internships in Shaping High School Students’ Career Choices</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hsu, Pei-Ling; Wang, Xuemei</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Experiential Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1053-8259</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;bold&gt;Background:&lt;/bold&gt;Science internships have been suggested as a powerful way to engage high school students in conducting authentic science inquiry. However, despite the recognized significance of high school science internships, little research is done to examine&lt;italic&gt;how&lt;/italic&gt;these experiences affect high school students’ career choices.&lt;bold&gt;Purpose:&lt;/bold&gt;Our study drew on the theoretical framework of social cognitive career theory to examine how a 7-month science internship might shape high school students’ career choices.&lt;bold&gt;Method:&lt;/bold&gt;88 students were interviewed 6–8 months after their internship graduation.&lt;bold&gt;Findings:&lt;/bold&gt;The analysis suggests that the science internships altered more than 90% of the participating students’ career choices by either enhancing, expanding, narrowing down, or even replacing their original career choices. Students reported that the science internships boosted their self-efficacy through their first-hand mastery of authentic STEM practices, by directly observing scientists’ STEM performance, by hearing scientists’ opinions on students’ capabilities and potential in STEM, and by the impact of the students’ own physiological and affective states on the STEM practices.&lt;bold&gt;Implications:&lt;/bold&gt;These findings help educators better understand how a unique learning environment like science internship may influence high school students’ career choices; they have important implications for internship design, career counseling, and education policy.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2329579</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>