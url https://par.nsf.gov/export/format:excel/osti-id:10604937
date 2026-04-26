--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10604937</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3897/aca.8.e152356</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The PEcAn+SIPNET Terrestrial Carbon Cycle Reanalysis: Development and Validation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dietze, Michael; Zhang, Dongchen; Finkeldei, Chaney; Gu, Yang; Huggins, Jonathan; Lai, Meng; Li, Qianyu; Ramachandran, Shashank; Roberts, Andrew; Serbin, Shawn; Webb, Cameron; Zhang, Hanzhe; Zobitz, John</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ARPHA Conference Abstracts</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2603-3925</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Improving our ability to understand and predict the dynamics of the terrestrial carbon cycle remains a pressing challenge despite a rapidly growing volume and diversity of Earth Observation data. State data assimilation represents a path forward via an iterative cycle of making process-based forecasts and then statistically reconciling these forecasts against numerous ground-based and remotely-sensed data constraints into a “reanalysis” data product that provides full spatiotemporal carbon budgets with robust uncertainty accounting. Here we report on an &amp;gt;100x expansion of the PEcAn+SIPNET reanalysis from 500 sites CONUS, 25 ensemble members, and 2 data constraints to 6400 sites across North America, 100 ensemble members, and 5 data constraints: GEDI and Landtrendr AGB, MODIS LAI, SoilGrids Soil C, and SMAP soil moisture. We also report on an ensemble-based machine learning (ML) downscaling to a 1km product that preserves spatial, temporal, and across-variable covariances and demonstrate the impacts of these covariances on uncertainty accounting (Fig. 1). Synergistically, we use the same ML models to assess what climate, vegetation, and soil variables explain the spatiotemporal variability in different C pools and fluxes. In addition, we review a wide range of ongoing validation activities, comparing the outputs of the reanalysis against withheld data from: Ameriflux and NEON NEE and LE; USFS Forest Inventory biomass, biomass increment, tree rings, soil C, and litter; and NEON soil C and soil respiration. Finally, we touch on ML analyses to diagnose and correct systematic biases and emulator-based recalibration efforts.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2406258</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>eLTER Annual Meeting</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>