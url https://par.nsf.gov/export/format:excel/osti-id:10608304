--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10608304</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.56553/popets-2025-0091</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Who Cares? Contextual Privacy Judgments from Owner and Bystander Perspectives in Different Smart Home Situations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Frik, Alisa; Zhan, Xiao; Abdi, Noura; Bernd, Julia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Jansen, Rob; Shafiq, Zubair</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings on Privacy Enhancing Technologies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>106 to 134</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2299-0984</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Current privacy protections for smart home devices rarely consider bystanders' privacy, whose preferences are varied and may differ from primary users. We use Contextual Integrity theory to explore context-dependent variation in privacy norms regarding smart home bystanders’ data. We conducted a vignette-based survey with 761 participants in the US, varying parameter values to capture acceptability judgments regarding bystander information flows in certain situations: domestic work, shared housing, visiting a friend overnight, and Airbnb. We found that recipients and purposes of sharing impact acceptance the most. Sharing interaction logs was more acceptable than audio or video. Sharing smart speaker data was less acceptable than smart camera or smart door lock data. We found nuanced interaction effects between factors in different smart home situations, and differences between protections most favored by participants playing bystander vs. owner roles. We provide design and policy recommendations for smart home privacy protections that consider bystanders' needs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2114229</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings on Privacy Enhancing Technologies</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>