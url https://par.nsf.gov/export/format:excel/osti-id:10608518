--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10608518</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/adc45b</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The UV Legacy Library of Young Stars as Essential Standards (ULLYSES) Large Director’s Discretionary Program with Hubble. I. Goals, Design, and Initial Results</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Roman-Duval, Julia; Fischer, William J; Fullerton, Alexander W; Taylor, Jo; Plesha, Rachel; Proffitt, Charles; Monroe, TalaWanda; Fischer, Travis C; Aloisi, Alessandra; Bouret, Jean-Claude; Britt, Christopher; Calvet, Nuria; Carlberg, Joleen K; Crowther, Paul A; De_Rosa, Gisella; Dixon, William V; Espaillat, Catherine C; Evans, Christopher J; Fox, Andrew J; France, Kevin; Garcia, Miriam; Fleming, Scott W; Frazer, Elaine M; Gómez_de_Castro, Ana I; Herczeg, Gregory J; Hernandez, Svea; Hirschauer, Alec S; James, Bethan L; Johns-Krull, Christopher M; Leitherer, Claus; Lockwood, Sean; Najita, Joan; Oey, M S; Oliveira, Cristina; Pauly, Tyler; Reid, I Neill; Riedel, Adric; Rodriguez, David R; Sahnow, David; Sankrit, Ravi; Sembach, Kenneth R; Shaw, Richard; Smith, Linda J; Sohn, S Tony; Som, Debopam; Úbeda, Leonardo; Welty, Daniel E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>985</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Specifically selected to leverage the unique ultraviolet capabilities of the Hubble Space Telescope, the Hubble Ultraviolet Legacy Library of Young Stars as Essential Standards (ULLYSES) is a Director’s Discretionary program of approximately 1000 orbits—the largest ever executed—that produced a UV spectroscopic library of O and B stars in nearby low-metallicity galaxies and accreting low-mass stars in the Milky Way. Observations from ULLYSES combined with archival spectra uniformly sample the fundamental astrophysical parameter space for each mass regime, including spectral type, luminosity class, and metallicity for massive stars, and the mass, age, and disk accretion rate for low-mass stars. The ULLYSES spectral library of massive stars will be critical to characterize how massive stars evolve at different metallicities; to advance our understanding of the production of ionizing photons, and thus of galaxy evolution and the re-ionization of the Universe; and to provide the templates necessary for the synthesis of integrated stellar populations. The massive-star spectra are also transforming our understanding of the interstellar and circumgalactic media of low-metallicity galaxies. On the low-mass end, UV spectra of T Tauri stars contain a plethora of diagnostics of accretion, winds, and the warm disk surface. These diagnostics are crucial for evaluating disk evolution and provide important input to assess atmospheric escape of planets and to interpret powerful probes of disk chemistry, as observed with the Atacama Large Millimeter Array and the James Webb Space Telescope. In this paper, we motivate the design of the program, describe the observing strategy and target selection, and present initial results.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2034337</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Astronomical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>