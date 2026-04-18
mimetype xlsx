--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10608594</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/bs15040446</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Individual and Contextual Morality: How Educators in Oppositional and Permissive Communities Use Culturally Responsive Practices</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Morman, Kate M; Wang, Cong; Brady, Laura M; Fryberg, Stephanie A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Behavioral Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>446</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-328X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Instructional practices that attend to students’ cultural motivations and strengths can play an important role in mitigating educational inequities. However, educators increasingly experience backlash for efforts to address educational inequities, raising moral questions about how educators should engage students. Through a national study, we explored how educators’ likelihood of implementing culturally responsive practices (CRPs) (i.e., practices focused on affirming students’ cultural backgrounds) varied according to educators’ individual moral frameworks (i.e., multicultural and colorblind diversity ideologies) and the contextual moral frameworks they encountered among their administrators (i.e., support for educational equity work) and local communities (i.e., DEI sentiment). When their communities were permissive of DEI, teachers who strongly endorsed multiculturalism implemented CRPs frequently, regardless of their administrators’ support for equity work. In DEI-opposed communities, however, pro-multiculturalism educators only implemented CRPs frequently when their administrators supported equity work. In contrast, regardless of community-level DEI sentiment, CRP implementation among educators with weaker endorsement of multiculturalism depended upon administrators’ support for equity work. Results suggest that educators with less well-defined individual moral frameworks about diversity rely upon contextual frameworks to determine their practices, while those with more codified moral frameworks rely upon contextual frameworks primarily when their individual moral frameworks conflict with their community’s.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2314254</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Behavioral Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>