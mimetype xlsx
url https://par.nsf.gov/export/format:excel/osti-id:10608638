--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10608638</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3722570.3726890</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Urban Sensing for Human-Centered Systems: A Modular Edge Framework for Real-Time Interaction</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pargoo, Navid Salami; Ghasemi, Mahshid; Xia, Shuren; Turkcan, Mehmet Kerem; Ehsan, Taqiya; Zang, Chengbo; Sun, Yuan; Ghaderi, Javad; Zussman, Gil; Kostic, Zoran; Ortiz, Jorge</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>92 to 97</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Urban environments pose significant challenges to pedestrian safety and mobility. This paper introduces a novel modular sensing framework for developing real-time, multimodal streetscape applications in smart cities. Prior urban sensing systems predominantly rely either on fixed data modalities or centralized data processing, resulting in limited flexibility, high latency, and superficial privacy protections. In contrast, our framework integrates diverse sensing modalities, including cameras, mobile IMU sensors, and wearables into a unified ecosystem leveraging edge-driven distributed analytics. The proposed modular architecture, supported by standardized APIs and message-driven communication, enables hyper-local sensing and scalable development of responsive pedestrian applications. A concrete application demonstrating multimodal pedestrian tracking is developed and evaluated. It is based on the cross-modal inference module, which fuses visual and mobile IMU sensor data to associate detected entities in the camera domain with their corresponding mobile device. We evaluate our framework's performance in various urban sensing scenarios, demonstrating an online association accuracy of 75% with a latency of ≈39 milliseconds. Our results demonstrate significant potential for broader pedestrian safety and mobility scenarios in smart cities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1827923; 2038984; 2148128</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>