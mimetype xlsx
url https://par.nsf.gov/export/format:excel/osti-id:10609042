--- v0 (2026-01-21)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10609042</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevLett.132.221801</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Search for Nearly Mass-Degenerate Higgsinos Using Low-Momentum Mildly Displaced Tracks in &lt;math display='inline'&gt;&lt;mi&gt;p&lt;/mi&gt;&lt;mi&gt;p&lt;/mi&gt;&lt;/math&gt; Collisions at &lt;math display='inline'&gt;&lt;mrow&gt;&lt;msqrt&gt;&lt;mrow&gt;&lt;mi&gt;s&lt;/mi&gt;&lt;/mrow&gt;&lt;/msqrt&gt;&lt;mo&gt;=&lt;/mo&gt;&lt;mn&gt;13&lt;/mn&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;mi&gt;TeV&lt;/mi&gt;&lt;/mrow&gt;&lt;/math&gt; with the ATLAS Detector</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aad, G; Aakvaag, E; Abbott, B; Abeling, K; Abicht, N J; Abidi, S H; Aboelela, M; Aboulhorma, A; Abramowicz, H; Abreu, H; Abulaiti, Y; Acharya, B S; Ackermann, A; Adam_Bourdarios, C; Adamczyk, L; Addepalli, S V; Addison, M J; Adelman, J; Adiguzel, A; Adye, T; Affolder, A A; Afik, Y; Agaras, M N; Agarwala, J; Aggarwal, A; Agheorghiesei, C; Ahmad, A; Ahmadov, F; Ahmed, W S; Ahuja, S; Ai, X; Aielli, G; Aikot, A; Ait_Tamlihat, M; Aitbenchikh, B; Aizenberg, I; Akbiyik, M; Åkesson, T_P A; Akimov, A V; Akiyama, D; Akolkar, N N; Aktas, S; Al_Khoury, K; Alberghi, G L; Albert, J; Albicocco, P; Albouy, G L; Alderweireldt, S; Alegria, Z L; Aleksa, M; Aleksandrov, I N; Alexa, C; Alexopoulos, T; Alfonsi, F; Algren, M; Alhroob, M; Ali, B; Ali, H_M J; Ali, S; Alibocus, S W; Aliev, M; Alimonti, G; Alkakhi, W; Allaire, C; Allbrooke, B_M M; Allen, J F; Allendes_Flores, C A; Allport, P P; Aloisio, A; Alonso, F; Alpigiani, C; Alvarez_Estevez, M; Alvarez_Fernandez, A; Alves_Cardoso, M; Alviggi, M G; Aly, M; Amaral_Coutinho, Y; Ambler, A; Amelung, C; Amerl, M; Ames, C G; Amidei, D; Amirie, K J; Amor_Dos_Santos, S P; Amos, K R; An, S; Ananiev, V; Anastopoulos, C; Andeen, T; Anders, J K; Andrean, S Y; Andreazza, A; Angelidakis, S; Angerami, A; Anisenkov, A V; Annovi, A; Antel, C; Anthony, M T; Antipov, E; Antonelli, M; Anulli, F; Aoki, M; Aoki, T; Aparisi_Pozo, J A; Aparo, M A; Aperio_Bella, L; Appelt, C; Apyan, A; Arbiol_Val, S J; Arcangeletti, C; Arce, A_T H; Arena, E; Arguin, J-F; Argyropoulos, S; Arling, J-H; Arnaez, O; Arnold, H; Artoni, G; Asada, H; Asai, K; Asai, S; Asbah, N A; Assamagan, K; Astalos, R; Astrand, K_S V; Atashi, S; Atkin, R J; Atkinson, M; Atmani, H; Atmasiddha, P A; Augsten, K; Auricchio, S; Auriol, A D; Austrup, V A; Avolio, G; Axiotis, K; Azuelos, G; Babal, D; Bachacou, H; Bachas, K; Bachiu, A; Backman, F; Badea, A; Baer, T M; Bagnaia, P; Bahmani, M; Bahner, D; Bai, K; Bailey, A J; Baines, J T; Baines, L; Baker, O K; Bakos, E; Bakshi_Gupta, D; Balakrishnan, V; Balasubramanian, R; Baldin, E M; Balek, P; Ballabene, E; Balli, F; Baltes, L M; Balunas, W K; Balz, J; Banas, E; Bandieramonte, M; Bandyopadhyay, A; Bansal, S; Barak, L; Barakat, M; Barberio, E L; Barberis, D; Barbero, M; Barel, M Z; Barends, K N; Barillari, T; Barisits, M-S; Barklow, T; Baron, P; Baron_Moreno, D A; Baroncelli, A; Barone, G; Barr, A J; Barr, J D; Barreiro, F; Barreiro_Guimarães_da_Costa, J; Barron, U; Barros_Teixeira, M G; Barsov, S; Bartels, F; Bartoldus, R; Barton, A E; Bartos, P; Basan, A; Baselga, M; Bassalat, A; Basso, M J; Bates, R L; Batlamous, S; Batool, B; Battaglia, M; Battulga, D; Bauce, M; Bauer, M; Bauer, P; Bazzano_Hurrell, L T; Beacham, J B; Beau, T; Beaucamp, J Y; Beauchemin, P H; Bechtle, P; Beck, H P; Becker, K; Beddall, A J; Bednyakov, V A; Bee, C P; Beemster, L J; Beermann, T A; Begalli, M; Begel, M; Behera, A; Behr, J K; Beirer, J F; Beisiegel, F; Belfkir, M; Bella, G; Bellagamba, L; Bellerive, A; Bellos, P; Beloborodov, K; Benchekroun, D; Bendebba, F; Benhammou, Y; Benkendorfer, K C; Beresford, L; Beretta, M; Bergeaas_Kuutmann, E; Berger, N; Bergmann, B; Beringer, J; Bernardi, G; Bernius, C; Bernlochner, F U; Bernon, F; Berrocal_Guardia, A; Berry, T; Berta, P; Berthold, A; Bethke, S; Betti, A; Bevan, A J; Bhalla, N K; Bhamjee, M; Bhatta, S; Bhattacharya, D S; Bhattarai, P; Bhide, K D; Bhopatkar, V S; Bianchi, R M; Bianco, G; Biebel, O; Bielski, R; Biglietti, M; Billingsley, C S; Bindi, M; Bingul, A; Bini, C; Biondini, A; Birch-sykes, C J; Bird, G A; Birman, M; Biros, M; Biryukov, S; Bisanz, T; Bisceglie, E; Biswal, J P; Biswas, D; Bjørke, K; Bloch, I; Blue, A; Blumenschein, U; Blumenthal, J; Bobrovnikov, V S; Boehler, M; Boehm, B; Bogavac, D; Bogdanchikov, A G; Bohm, C; Boisvert, V; Bokan, P; Bold, T; Bomben, M; Bona, M; Boonekamp, M; Booth, C D; Borbély, A G; Bordulev, I S; Borecka-Bielska, H M; Borissov, G; Bortoletto, D; Boscherini, D; Bosman, M; Bossio_Sola, J D; Bouaouda, K; Bouchhar, N; Boudreau, J; Bouhova-Thacker, E V; Boumediene, D; Bouquet, R; Boveia, A; Boyd, J; Boye, D; Boyko, I R; Bracinik, J; Brahimi, N; Brandt, G; Brandt, O; Braren, F; Brau, B; Brau, J E; Brener, R; Brenner, L; Brenner, R; Bressler, S; Britton, D; Britzger, D; Brock, I; Brooijmans, G; Brost, E; Brown, L M; Bruce, L E; Bruckler, T L; Bruckman_de_Renstrom, P A; Brüers, B; Bruni, A; Bruni, G; Bruschi, M; Bruscino, N; Buanes, T; Buat, Q; Buchin, D; Buckley, A G; Bulekov, O; Bullard, B A; Burdin, S; Burgard, C D; Burger, A M; Burghgrave, B; Burlayenko, O; Burr, J_T P; Burton, C D; Burzynski, J C; Busch, E L; Büscher, V; Bussey, P J; Butler, J M; Buttar, C M; Butterworth, J M; Buttinger, W; Buxo_Vazquez, C J; Buzykaev, A R; Cabrera_Urbán, S; Cadamuro, L; Caforio, D; Cai, H; Cai, Y; Cai, Y; Cairo, V_M M; Cakir, O; Calace, N; Calafiura, P; Calderini, G; Calfayan, P; Callea, G; Caloba, L P; Calvet, D; Calvet, S; Calvetti, M; Camacho_Toro, R; Camarda, S; Camarero_Munoz, D; Camarri, P; Camerlingo, M T; Cameron, D; Camincher, C; Campanelli, M; Camplani, A; Canale, V; Canbay, A C; Canonero, E; Cantero, J; Cao, Y; Capocasa, F; Capua, M; Carbone, A; Cardarelli, R; Cardenas, J_C J; Cardillo, F; Carducci, G; Carli, T; Carlino, G; Carlotto, J I; Carlson, B T; Carlson, E M; Carminati, L; Carnelli, A; Carnesale, M; Caron, S; Carquin, E; Carrá, S; Carratta, G; Carroll, A M; Carter, T M; Casado, M P; Caspar, M; Castillo, F L; Castillo_Garcia, L; Castillo_Gimenez, V; Castro, N F; Catinaccio, A; Catmore, J R; Cavaliere, T; Cavaliere, V; Cavalli, N; Cekmecelioglu, Y C; Celebi, E; Cella, S; Celli, F; Centonze, M S; Cepaitis, V; Cerny, K; Cerqueira, A S; Cerri, A; Cerrito, L; Cerutti, F; Cervato, B; Cervelli, A; Cesarini, G; Cetin, S A; Chakraborty, D; Chan, J; Chan, W Y; Chapman, J D; Chapon, E; Chargeishvili, B; Charlton, D G; Chatterjee, M; Chauhan, C; Che, Y; Chekanov, S; Chekulaev, S V; Chelkov, G A; Chen, A; Chen, B; Chen, B; Chen, H; Chen, H; Chen, J; Chen, J; Chen, M; Chen, S; Chen, S J; Chen, X; Chen, X; Chen, Y; Cheng, C L; Cheng, H C; Cheong, S; Cheplakov, A; Cheremushkina, E; Cherepanova, E; Cherkaoui_El_Moursli, R; Cheu, E; Cheung, K; Chevalier, L; Chiarella, V; Chiarelli, G; Chiedde, N; Chiodini, G; Chisholm, A S; Chitan, A; Chitishvili, M; Chizhov, M V; Choi, K; Chou, Y; Chow, E_Y S; Chu, K L; Chu, M C; Chu, X; Chudoba, J; Chwastowski, J J; Cieri, D; Ciesla, K M; Cindro, V; Ciocio, A; Cirotto, F; Citron, Z H; Citterio, M; Ciubotaru, D A; Clark, A; Clark, P J; Clarry, C; Clavijo_Columbie, J M; Clawson, S E; Clement, C; Clercx, J; Coadou, Y; Cobal, M; Coccaro, A; Barrue, R_F Coelho; Coelho_Lopes_De_Sa, R; Coelli, S; Cole, B; Collot, J; Conde_Muiño, P; Connell, M P; Connell, S H; Conroy, E I; Conventi, F; Cooke, H G; Cooper-Sarkar, A M; Cordeiro_Oudot_Choi, A; Corpe, L D; Corradi, M; Corriveau, F; Cortes-Gonzalez, A; Costa, M J; Costanza, F; Costanzo, D; Cote, B M; Cowan, G; Cranmer, K; Cremonini, D; Crépé-Renaudin, S; Crescioli, F; Cristinziani, M; Cristoforetti, M; Croft, V; Crosby, J E; Crosetti, G; Cueto, A; Cui, H; Cui, Z; Cunningham, W R; Curcio, F; Curran, J R; Czodrowski, P; Czurylo, M M; De_Sousa, M_J_Da_Cunha Sargedas; Da_Fonseca_Pinto, J V; Da_Via, C; Dabrowski, W; Dado, T; Dahbi, S; Dai, T; Dal_Santo, D; Dallapiccola, C; Dam, M; D’amen, G; D’Amico, V; Damp, J; Dandoy, J R; Danninger, M; Dao, V; Darbo, G; Das, S J; Dattola, F; D’Auria, S; D’avanzo, A; David, C; Davidek, T; Davis-Purcell, B; Dawson, I; Day-hall, H A; De, K; De_Asmundis, R; De_Biase, N; De_Castro, S; De_Groot, N; de_Jong, P; De_la_Torre, H; De_Maria, A; De_Salvo, A; De_Sanctis, U; De_Santis, F; De_Santo, A; De_Vivie_De_Regie, J B; Dedovich, D V; Degens, J; Deiana, A M; Del_Corso, F; Del_Peso, J; Del_Rio, F; Delagrange, L; Deliot, F; Delitzsch, C M; Della_Pietra, M; Della_Volpe, D; Dell’Acqua, A; Dell’Asta, L; Delmastro, M; Delsart, P A; Demers, S; Demichev, M; Denisov, S P; D’Eramo, L; Derendarz, D; Derue, F; Dervan, P; Desch, K; Deutsch, C; Di_Bello, F A; Di_Ciaccio, A; Di_Ciaccio, L; Di_Domenico, A; Di_Donato, C; Di_Girolamo, A; Di_Gregorio, G; Di_Luca, A; Di_Micco, B; Di_Nardo, R; Diamantopoulou, M; Dias, F A; Vale, T_Dias Do; Diaz, M A; Diaz_Capriles, F G; Didenko, M; Diehl, E B; Díez_Cornell, S; Diez_Pardos, C; Dimitriadi, C; Dimitrievska, A; Dingfelder, J; Dinu, I-M; Dittmeier, S J; Dittus, F; Divisek, M; Djama, F; Djobava, T; Doglioni, C; Dohnalova, A; Dolejsi, J; Dolezal, Z; Dona, K M; Donadelli, M; Dong, B; Donini, J; D’Onofrio, A; D’Onofrio, M; Dopke, J; Doria, A; Dos_Santos_Fernandes, N; Dougan, P; Dova, M T; Doyle, A T; Draguet, M A; Dreyer, E; Drivas-koulouris, I; Drnevich, M; Drozdova, M; Du, D; du_Pree, T A; Dubinin, F; Dubovsky, M; Duchovni, E; Duckeck, G; Ducu, O A; Duda, D; Dudarev, A; Duden, E R; D’uffizi, M; Duflot, L; Dührssen, M; Duminica, I; Dumitriu, A E; Dunford, M; Dungs, S; Dunne, K; Duperrin, A; Yildiz, H Duran; Düren, M; Durglishvili, A; Dwyer, B L; Dyckes, G I; Dyndal, M; Dziedzic, B S; Earnshaw, Z O; Eberwein, G H; Eckerova, B; Eggebrecht, S; Purcino_De_Souza, E Egidio; Ehrke, L F; Eigen, G; Einsweiler, K; Ekelof, T; Ekman, P A; El_Farkh, S; El_Ghazali, Y; El_Jarrari, H; El_Moussaouy, A; Ellajosyula, V; Ellert, M; Ellinghaus, F; Ellis, N; Elmsheuser, J; Elsawy, M; Elsing, M; Emeliyanov, D; Enari, Y; Ene, I; Epari, S; Erland, P A; Errenst, M; Escalier, M; Escobar, C; Etzion, E; Evans, G; Evans, H; Evans, L S; Ezhilov, A; Ezzarqtouni, S; Fabbri, F; Fabbri, L; Facini, G; Fadeyev, V; Fakhrutdinov, R M; Fakoudis, D; Falciano, S; Falda_Ulhoa_Coelho, L F; Falke, P J; Fallavollita, F; Faltova, J; Fan, C; Fan, Y; Fang, Y; Fanti, M; Faraj, M; Farazpay, Z; Farbin, A; Farilla, A; Farooque, T; Farrington, S M; Fassi, F; Fassouliotis, D; Faucci_Giannelli, M; Fawcett, W J; Fayard, L; Federic, P; Federicova, P; Fedin, O L; Feickert, M; Feligioni, L; Fellers, D E; Feng, C; Feng, M; Feng, Z; Fenton, M J; Ferencz, L; Ferguson, R_A M; Fernandez_Luengo, S I; Fernandez_Martinez, P; Fernoux, M_J V; Ferrando, J; Ferrari, A; Ferrari, P; Ferrari, R; Ferrere, D; Ferretti, C; Fiedler, F; Fiedler, P; Filipčič, A; Filmer, E K; Filthaut, F; Fiolhais, M_C N; Fiorini, L; Fisher, W C; Fitschen, T; Fitzhugh, P M; Fleck, I; Fleischmann, P; Flick, T; Flores, M; Flores_Castillo, L R; Flores_Sanz_De_Acedo, L; Follega, F M; Fomin, N; Foo, J H; Formica, A; Forti, A C; Fortin, E; Fortman, A W; Foti, M G; Fountas, L; Fournier, D; Fox, H; Francavilla, P; Francescato, S; Franchellucci, S; Franchini, M; Franchino, S; Francis, D; Franco, L; Franco_Lima, V; Franconi, L; Franklin, M; Frattari, G; Freund, W S; Frid, Y Y; Friend, J; Fritzsche, N; Froch, A; Froidevaux, D; Frost, J A; Fu, Y; Fuenzalida_Garrido, S; Fujimoto, M; Fung, K Y; De_Simas_Filho, E Furtado; Furukawa, M; Fuster, J; Gabrielli, A; Gabrielli, A; Gadow, P; Gagliardi, G; Gagnon, L G; Galantzan, S; Gallas, E J; Gallop, B J; Gan, K K; Ganguly, S; Gao, Y; Garay_Walls, F M; Garcia, B; García, C; Garcia_Alonso, A; Garcia_Caffaro, A G; García_Navarro, J E; Garcia-Sciveres, M; Gardner, G L; Gardner, R W; Garelli, N; Garg, D; Garg, R B; Gargan, J M; Garner, C A; Garvey, C M; Gaspar, P; Gassmann, V K; Gaudio, G; Gautam, V; Gauzzi, P; Gavrilenko, I L; Gavrilyuk, A; Gay, C; Gaycken, G; Gazis, E N; Geanta, A A; Gee, C M; Gekow, A; Gemme, C; Genest, M H; Gentry, A D; George, S; George, W F; Geralis, T; Gessinger-Befurt, P; Geyik, M E; Ghani, M; Ghorbanian, K; Ghosal, A; Ghosh, A; Ghosh, A; Giacobbe, B; Giagu, S; Giani, T; Giannetti, P; Giannini, A; Gibson, S M; Gignac, M; Gil, D T; Gilbert, A K; Gilbert, B J; Gillberg, D; Gilles, G; Ginabat, L; Gingrich, D M; Giordani, M P; Giraud, P F; Giugliarelli, G; Giugni, D; Giuli, F; Gkialas, I; Gladilin, L K; Glasman, C; Gledhill, G R; Glemža, G; Glisic, M; Gnesi, I; Go, Y; Goblirsch-Kolb, M; Gocke, B; Godin, D; Gokturk, B; Goldfarb, S; Golling, T; Gololo, M_G D; Golubkov, D; Gombas, J P; Gomes, A; Gomes_Da_Silva, G; Gomez_Delegido, A J; Gonçalo, R; Gonella, L; Gongadze, A; Gonnella, F; Gonski, J L; González_Andana, R Y; González_de_la_Hoz, S; Gonzalez_Lopez, R; Gonzalez_Renteria, C; Gonzalez_Rodrigues, M V; Gonzalez_Suarez, R; Gonzalez-Sevilla, S; Goossens, L; Gorini, B; Gorini, E; Gorišek, A; Gosart, T C; Goshaw, A T; Gostkin, M I; Goswami, S; Gottardo, C A; Gotz, S A; Gouighri, M; Goumarre, V; Goussiou, A G; Govender, N; Grabowska-Bold, I; Graham, K; Gramstad, E; Grancagnolo, S; Grant, C M; Gravila, P M; Gravili, F G; Gray, H M; Greco, M; Grefe, C; Gregor, I M; Greif, K T; Grenier, P; Grewe, S G; Grillo, A A; Grimm, K; Grinstein, S; Grivaz, J-F; Gross, E; Grosse-Knetter, J; Grundy, J C; Guan, L; Gubbels, C; Guerrero_Rojas, J_G R; Guerrieri, G; Guescini, F; Gugel, R; Guhit, J_A M; Guida, A; Guilloton, E; Guindon, S; Guo, F; Guo, J; Guo, L; Guo, Y; Gupta, R; Gupta, R; Gurbuz, S; Gurdasani, S S; Gustavino, G; Guth, M; Gutierrez, P; Gutierrez_Zagazeta, L F; Gutsche, M; Gutschow, C; Gwenlan, C; Gwilliam, C B; Haaland, E S; Haas, A; Habedank, M; Haber, C; Hadavand, H K; Hadef, A; Hadzic, S; Hagan, A I; Hahn, J J; Haines, E H; Haleem, M; Haley, J; Hall, J J; Hallewell, G D; Halser, L; Hamano, K; Hamer, M; Hamity, G N; Hampshire, E J; Han, J; Han, K; Han, L; Han, L; Han, S; Han, Y F; Hanagaki, K; Hance, M; Hangal, D A; Hanif, H; Hank, M D; Hansen, J B; Hansen, P H; Hara, K; Harada, D; Harenberg, T; Harkusha, S; Harris, M L; Harris, Y T; Harrison, J; Harrison, N M; Harrison, P F; Hartman, N M; Hartmann, N M; Hasegawa, Y; Hassan, S; Hauser, R; Hawkes, C M; Hawkings, R J; Hayashi, Y; Hayashida, S; Hayden, D; Hayes, C; Hayes, R L; Hays, C P; Hays, J M; Hayward, H S; He, F; He, M; He, Y; He, Y; He, Y; Heatley, N B; Hedberg, V; Heggelund, A L; Hehir, N D; Heidegger, C; Heidegger, K K; Heidorn, W D; Heilman, J; Heim, S; Heim, T; Heinlein, J G; Heinrich, J J; Heinrich, L; Hejbal, J; Held, A; Hellesund, S; Helling, C M; Hellman, S; Henderson, R_C W; Henkelmann, L; Henriques_Correia, A M; Herde, H; Hernández_Jiménez, Y; Herrmann, L M; Herrmann, T; Herten, G; Hertenberger, R; Hervas, L; Hesping, M E; Hessey, N P; Hill, E; Hillier, S J; Hinds, J R; Hinterkeuser, F; Hirose, M; Hirose, S; Hirschbuehl, D; Hitchings, T G; Hiti, B; Hobbs, J; Hobincu, R; Hod, N; Hodgkinson, M C; Hodkinson, B H; Hoecker, A; Hofer, D D; Hofer, J; Holm, T; Holzbock, M; Hommels, L_B_A H; Honan, B P; Hong, J; Hong, T M; Hooberman, B H; Hopkins, W H; Horii, Y; Hou, S; Howard, A S; Howarth, J; Hoya, J; Hrabovsky, M; Hrynevich, A; Hryn’ova, T; Hsu, P J; Hsu, S-C; Hu, M; Hu, Q; Huang, S; Huang, X; Huang, Y; Huang, Y; Huang, Z; Hubacek, Z; Huebner, M; Huegging, F; Huffman, T B; Hugli, C A; Huhtinen, M; Huiberts, S K; Hulsken, R; Huseynov, N; Huston, J; Huth, J; Hyneman, R; Iacobucci, G; Iakovidis, G; Ibragimov, I; Iconomidou-Fayard, L; Iddon, J P; Iengo, P; Iguchi, R; Iizawa, T; Ikegami, Y; Ilic, N; Imam, H; Ince_Lezki, M; Ingebretsen_Carlson, T; Introzzi, G; Iodice, M; Ippolito, V; Irwin, R K; Ishino, M; Islam, W; Issever, C; Istin, S; Ito, H; Iuppa, R; Ivina, A; Izen, J M; Izzo, V; Jacka, P; Jackson, P; Jaeger, B P; Jagfeld, C S; Jain, G; Jain, P; Jakobs, K; Jakoubek, T; Jamieson, J; Janas, K W; Javurkova, M; Jeanty, L; Jejelava, J; Jenni, P; Jessiman, C E; Jia, C; Jia, J; Jia, X; Jia, X; Jia, Z; Jiang, C; Jiggins, S; Jimenez_Pena, J; Jin, S; Jinaru, A; Jinnouchi, O; Johansson, P; Johns, K A; Johnson, J W; Jones, D M; Jones, E; Jones, P; Jones, R_W L; Jones, T J; Joos, H L; Joshi, R; Jovicevic, J; Ju, X; Junggeburth, J J; Junkermann, T; Juste_Rozas, A; Juzek, M K; Kabana, S; Kaczmarska, A; Kado, M; Kagan, H; Kagan, M; Kahn, A; Kahn, A; Kahra, C; Kaji, T; Kajomovitz, E; Kakati, N; Kalaitzidou, I; Kalderon, C W; Kang, N J; Kar, D; Karava, K; Kareem, M J; Karentzos, E; Karkanias, I; Karkout, O; Karpov, S N; Karpova, Z M; Kartvelishvili, V; Karyukhin, A N; Kasimi, E; Katzy, J; Kaur, S; Kawade, K; Kawale, M P; Kawamoto, C; Kawamoto, T; Kay, E F; Kaya, F I; Kazakos, S; Kazanin, V F; Ke, Y; Keaveney, J M; Keeler, R; Kehris, G V; Keller, J S; Kelly, A S; Kempster, J J; Kennedy, P D; Kepka, O; Kerridge, B P; Kersten, S; Kerševan, B P; Keszeghova, L; Ketabchi_Haghighat, S; Khan, R A; Khanov, A; Kharlamov, A G; Kharlamova, T; Khoda, E E; Kholodenko, M; Khoo, T J; Khoriauli, G; Khubua, J; Khwaira, Y_A R; Kibirige, B; Kilgallon, A; Kim, D W; Kim, Y K; Kimura, N; Kingston, M K; Kirchhoff, A; Kirfel, C; Kirfel, F; Kirk, J; Kiryunin, A E; Kitsaki, C; Kivernyk, O; Klassen, M; Klein, C; Klein, L; Klein, M H; Klein, S B; Klein, U; Klimek, P; Klimentov, A; Klioutchnikova, T; Kluit, P; Kluth, S; Kneringer, E; Knight, T M; Knue, A; Kobayashi, R; Kobylianskii, D; Koch, S F; Kocian, M; Kodyš, P; Koeck, D M; Koenig, P T; Koffas, T; Kolay, O; Koletsou, I; Komarek, T; Köneke, K; Kong, A_X Y; Kono, T; Konstantinidis, N; Kontaxakis, P; Konya, B; Kopeliansky, R; Koperny, S; Korcyl, K; Kordas, K; Korn, A; Korn, S; Korolkov, I; Korotkova, N; Kortman, B; Kortner, O; Kortner, S; Kostecka, W H; Kostyukhin, V V; Kotsokechagia, A; Kotwal, A; Koulouris, A; Kourkoumeli-Charalampidi, A; Kourkoumelis, C; Kourlitis, E; Kovanda, O; Kowalewski, R; Kozanecki, W; Kozhin, A S; Kramarenko, V A; Kramberger, G; Kramer, P; Krasny, M W; Krasznahorkay, A; Kraus, J W; Kremer, J A; Kresse, T; Kretzschmar, J; Kreul, K; Krieger, P; Krishnamurthy, S; Krivos, M; Krizka, K; Kroeninger, K; Kroha, H; Kroll, J; Kroll, J; Krowpman, K S; Kruchonak, U; Krüger, H; Krumnack, N; Kruse, M C; Kuchinskaia, O; Kuday, S; Kuehn, S; Kuesters, R; Kuhl, T; Kukhtin, V; Kulchitsky, Y; Kuleshov, S; Kumar, M; Kumari, N; Kumari, P; Kupco, A; Kupfer, T; Kupich, A; Kuprash, O; Kurashige, H; Kurchaninov, L L; Kurdysh, O; Kurochkin, Y A; Kurova, A; Kuze, M; Kvam, A K; Kvita, J; Kwan, T; Kyriacou, N G; Laatu, L_A O; Lacasta, C; Lacava, F; Lacker, H; Lacour, D; Lad, N N; Ladygin, E; Lafarge, A; Laforge, B; Lagouri, T; Lahbabi, F Z; Lai, S; Lakomiec, I K; Lalloue, N; Lambert, J E; Lammers, S; Lampl, W; Lampoudis, C; Lamprinoudis, G; Lancaster, A N; Lançon, E; Landgraf, U; Landon, M_P J; Lang, V S; Langrekken, O_K B; Lankford, A J; Lanni, F; Lantzsch, K; Lanza, A; Lapertosa, A; Laporte, J F; Lari, T; Lasagni_Manghi, F; Lassnig, M; Latonova, V; Laudrain, A; Laurier, A; Lawlor, S D; Lawrence, Z; Lazaridou, R; Lazzaroni, M; Le, B; Le_Boulicaut, E M; Le_Pottier, L T; Leban, B; Lebedev, A; LeBlanc, M; Ledroit-Guillon, F; Lee, A_C A; Lee, S C; Lee, S; Lee, T F; Leeuw, L L; Lefebvre, H P; Lefebvre, M; Leggett, C; Lehmann_Miotto, G; Leigh, M; Leight, W A; Leinonen, W; Leisos, A; Leite, M_A L; Leitgeb, C E; Leitner, R; Leney, K_J C; Lenz, T; Leone, S; Leonidopoulos, C; Leopold, A; Leroy, C; Les, R; Lester, C G; Levchenko, M; Levêque, J; Levinson, L J; Levrini, G; Lewicki, M P; Lewis, C; Lewis, D J; Li, A; Li, B; Li, C; Li, C-Q; Li, H; Li, H; Li, H; Li, H; Li, H; Li, J; Li, K; Li, L; Li, M; Li, Q Y; Li, S; Li, S; Li, T; Li, X; Li, Z; Li, Z; Li, Z; Liang, S; Liang, Z; Liberatore, M; Liberti, B; Lie, K; Lieber_Marin, J; Lien, H; Lin, K; Lindley, R E; Lindon, J H; Lipeles, E; Lipniacka, A; Lister, A; Little, J D; Liu, B; Liu, B X; Liu, D; Liu, E_H L; Liu, J B; Liu, J_K K; Liu, K; Liu, K; Liu, M; Liu, M Y; Liu, P; Liu, Q; Liu, X; Liu, X; Liu, Y; Liu, Y L; Liu, Y W; Llorente_Merino, J; Lloyd, S L; Lobodzinska, E M; Loch, P; Lohse, T; Lohwasser, K; Loiacono, E; Lokajicek, M; Lomas, J D; Long, J D; Longarini, I; Longo, L; Longo, R; Lopez_Paz, I; Lopez_Solis, A; Lorenzo_Martinez, N; Lory, A M; Löschcke_Centeno, G; Loseva, O; Lou, X; Lou, X; Lounis, A; Love, P A; Lu, G; Lu, M; Lu, S; Lu, Y J; Lubatti, H J; Luci, C; Lucio_Alves, F L; Luehring, F; Luise, I; Lukianchuk, O; Lundberg, O; Lund-Jensen, B; Luongo, N A; Lutz, M S; Lux, A B; Lynn, D; Lysak, R; Lytken, E; Lyubushkin, V; Lyubushkina, T; Lyukova, M M; Soberi, M_Firdaus M; Ma, H; Ma, K; Ma, L L; Ma, W; Ma, Y; Mac_Donell, D M; Maccarrone, G; MacDonald, J C; Machado_De_Abreu_Farias, P C; Madar, R; Madula, T; Maeda, J; Maeno, T; Maguire, H; Maiboroda, V; Maio, A; Maj, K; Majersky, O; Majewski, S; Makovec, N; Maksimovic, V; Malaescu, B; Malecki, Pa; Maleev, V P; Malek, F; Mali, M; Malito, D; Mallik, U; Maltezos, S; Malyukov, S; Mamuzic, J; Mancini, G; Mancini, M N; Manco, G; Mandalia, J P; Mandić, I; Manhaes_de_Andrade_Filho, L; Maniatis, I M; Manjarres_Ramos, J; Mankad, D C; Mann, A; Manzoni, S; Mao, L; Mapekula, X; Marantis, A; Marchiori, G; Marcisovsky, M; Marcon, C; Marinescu, M; Marium, S; Marjanovic, M; Markovitch, M; Marshall, E J; Marshall, Z; Marti-Garcia, S; Martin, T A; Martin, V J; Martin_dit_Latour, B; Martinelli, L; Martinez, M; Martinez_Agullo, P; Martinez_Outschoorn, V I; Martinez_Suarez, P; Martin-Haugh, S; Martinovicova, G; Martoiu, V S; Martyniuk, A C; Marzin, A; Mascione, D; Masetti, L; Mashimo, T; Masik, J; Maslennikov, A L; Massarotti, P; Mastrandrea, P; Mastroberardino, A; Masubuchi, T; Mathisen, T; Matousek, J; Matsuzawa, N; Maurer, J; Maury, A J; Maček, B; Maximov, D A; May, A E; Mazini, R; Maznas, I; Mazza, M; Mazza, S M; Mazzeo, E; Mc_Ginn, C; Mc_Gowan, J P; Mc_Kee, S P; McCracken, C C; McDonald, E F; McDougall, A E; Mcfayden, J A; McGovern, R P; Mchedlidze, G; Mckenzie, R P; Mclachlan, T C; Mclaughlin, D J; McMahon, S J; Mcpartland, C M; McPherson, R A; Mehlhase, S; Mehta, A; Melini, D; Mellado_Garcia, B R; Melo, A H; Meloni, F; Mendes_Jacques_Da_Costa, A M; Meng, H Y; Meng, L; Menke, S; Mentink, M; Meoni, E; Mercado, G; Merlassino, C; Merola, L; Meroni, C; Metcalfe, J; Mete, A S; Meyer, C; Meyer, J-P; Middleton, R P; Mijović, L; Mikenberg, G; Mikestikova, M; Mikuž, M; Mildner, H; Milic, A; Miller, D W; Miller, E H; Miller, L S; Milov, A; Milstead, D A; Min, T; Minaenko, A A; Minashvili, I A; Mince, L; Mincer, A I; Mindur, B; Mineev, M; Mino, Y; Mir, L M; Miralles_Lopez, M; Mironova, M; Mishima, A; Missio, M C; Mitra, A; Mitsou, V A; Mitsumori, Y; Miu, O; Miyagawa, P S; Mkrtchyan, T; Mlinarevic, M; Mlinarevic, T; Mlynarikova, M; Mobius, S; Mogg, P; Mohamed_Farook, M H; Mohammed, A F; Mohapatra, S; Mokgatitswane, G; Moleri, L; Mondal, B; Mondal, S; Mönig, K; Monnier, E; Monsonis_Romero, L; Montejo_Berlingen, J; Montella, M; Montereali, F; Monticelli, F; Monzani, S; Morange, N; De_Carvalho, A_L Moreira; Moreno_Llácer, M; Moreno_Martinez, C; Morettini, P; Morgenstern, S; Morii, M; Morinaga, M; Morodei, F; Morvaj, L; Moschovakos, P; Moser, B; Mosidze, M; Moskalets, T; Moskvitina, P; Moss, J; Moussa, A; Moyse, E_J W; Mtintsilana, O; Muanza, S; Mueller, J; Muenstermann, D; Müller, R; Mullier, G A; Mullin, A J; Mullin, J J; Mungo, D P; Munoz_Perez, D; Munoz_Sanchez, F J; Murin, M; Murray, W J; Muškinja, M; Mwewa, C; Myagkov, A G; Myers, A J; Myers, G; Myska, M; Nachman, B P; Nackenhorst, O; Nagai, K; Nagano, K; Nagle, J L; Nagy, E; Nairz, A M; Nakahama, Y; Nakamura, K; Nakkalil, K; Nanjo, H; Narayan, R; Narayanan, E A; Naryshkin, I; Naseri, M; Nasri, S; Nass, C; Navarro, G; Navarro-Gonzalez, J; Nayak, R; Nayaz, A; Nechaeva, P Y; Nechansky, F; Nedic, L; Neep, T J; Negri, A; Negrini, M; Nellist, C; Nelson, C; Nelson, K; Nemecek, S; Nessi, M; Neubauer, M S; Neuhaus, F; Neundorf, J; Newhouse, R; Newman, P R; Ng, C W; Ng, Y_W Y; Ngair, B; Nguyen, H_D N; Nickerson, R B; Nicolaidou, R; Nielsen, J; Niemeyer, M; Niermann, J; Nikiforou, N; Nikolaenko, V; Nikolic-Audit, I; Nikolopoulos, K; Nilsson, P; Ninca, I; Nindhito, H R; Ninio, G; Nisati, A; Nishu, N; Nisius, R; Nitschke, J-E; Nkadimeng, E K; Nobe, T; Noel, D L; Nommensen, T; Norfolk, M B; Norisam, R_R B; Norman, B J; Noury, M; Novak, J; Novak, T; Novotny, L; Novotny, R; Nozka, L; Ntekas, K; Nunes_De_Moura_Junior, N_M J; Ocariz, J; Ochi, A; Ochoa, I; Oerdek, S; Offermann, J T; Ogrodnik, A; Oh, A; Ohm, C C; Oide, H; Oishi, R; Ojeda, M L; Okumura, Y; Seabra, L_F Oleiro; Olivares_Pino, S A; Oliveira_Correa, G; Oliveira_Damazio, D; Oliveira_Goncalves, D; Oliver, J L; Öncel, Ö O; O’Neill, A P; Onofre, A; Onyisi, P_U E; Oreglia, M J; Orellana, G E; Orestano, D; Orlando, N; Orr, R S; O’Shea, V; Osojnak, L M; Ospanov, R; Otero_y_Garzon, G; Otono, H; Ott, P S; Ottino, G J; Ouchrif, M; Ould-Saada, F; Ovsiannikova, T; Owen, M; Owen, R E; Oyulmaz, K Y; Ozcan, V E; Ozturk, F; Ozturk, N; Ozturk, S; Pacey, H A; Pacheco_Pages, A; Padilla_Aranda, C; Padovano, G; Pagan_Griso, S; Palacino, G; Palazzo, A; Pampel, J; Pan, J; Pan, T; Panchal, D K; Pandini, C E; Panduro_Vazquez, J G; Pandya, H D; Pang, H; Pani, P; Panizzo, G; Panwar, L; Paolozzi, L; Parajuli, S; Paramonov, A; Paraskevopoulos, C; Paredes_Hernandez, D; Pareti, A; Park, K R; Park, T H; Parker, M A; Parodi, F; Parrish, E W; Parrish, V A; Parsons, J A; Parzefall, U; Pascual_Dias, B; Pascual_Dominguez, L; Pasqualucci, E; Passaggio, S; Pastore, F; Patel, P; Patel, U M; Pater, J R; Pauly, T; Pazos, C I; Pearkes, J; Pedersen, M; Pedro, R; Peleganchuk, S V; Penc, O; Pender, E A; Penn, G D; Penski, K E; Penzin, M; Peralva, B S; Peixoto, A_P Pereira; Pereira_Sanchez, L; Perepelitsa, D V; Perez_Codina, E; Perganti, M; Pernegger, H; Perrin, O; Peters, K; Peters, R_F Y; Petersen, B A; Petersen, T C; Petit, E; Petousis, V; Petridou, C; Petru, T; Petrukhin, A; Pettee, M; Pettersson, N E; Petukhov, A; Petukhova, K; Pezoa, R; Pezzotti, L; Pezzullo, G; Pham, T M; Pham, T; Phillips, P W; Piacquadio, G; Pianori, E; Piazza, F; Piegaia, R; Pietreanu, D; Pilkington, A D; Pinamonti, M; Pinfold, J L; Pereira, B_C Pinheiro; Pinto_Pinoargote, A E; Pintucci, L; Piper, K M; Pirttikoski, A; Pizzi, D A; Pizzimento, L; Pizzini, A; Pleier, M-A; Plesanovs, V; Pleskot, V; Plotnikova, E; Poddar, G; Poettgen, R; Poggioli, L; Pokharel, I; Polacek, S; Polesello, G; Poley, A; Polini, A; Pollard, C S; Pollock, Z B; Pompa_Pacchi, E; Ponomarenko, D; Pontecorvo, L; Popa, S; Popeneciu, G A; Poreba, A; Portillo_Quintero, D M; Pospisil, S; Postill, M A; Postolache, P; Potamianos, K; Potepa, P A; Potrap, I N; Potter, C J; Potti, H; Poveda, J; Pozo_Astigarraga, M E; Prades_Ibanez, A; Pretel, J; Price, D; Primavera, M; Principe_Martin, M A; Privara, R; Procter, T; Proffitt, M L; Proklova, N; Prokofiev, K; Proto, G; Proudfoot, J; Przybycien, M; Przygoda, W W; Psallidas, A; Puddefoot, J E; Pudzha, D; Pyatiizbyantseva, D; Qian, J; Qichen, D; Qin, Y; Qiu, T; Quadt, A; Queitsch-Maitland, M; Quetant, G; Quinn, R P; Rabanal_Bolanos, G; Rafanoharana, D; Ragusa, F; Rainbolt, J L; Raine, J A; Rajagopalan, S; Ramakoti, E; Ramirez-Berend, I A; Ran, K; Rapheeha, N P; Rasheed, H; Raskina, V; Rassloff, D F; Rastogi, A; Rave, S; Ravina, B; Ravinovich, I; Raymond, M; Read, A L; Readioff, N P; Rebuzzi, D M; Redlinger, G; Reed, A S; Reeves, K; Reidelsturz, J A; Reikher, D; Rej, A; Rembser, C; Renda, M; Rendel, M B; Renner, F; Rennie, A G; Rescia, A L; Resconi, S; Ressegotti, M; Rettie, S; Reyes_Rivera, J G; Reynolds, E; Rezanova, O L; Reznicek, P; Riani, H; Ribaric, N; Ricci, E; Richter, R; Richter, S; Richter-Was, E; Ridel, M; Ridouani, S; Rieck, P; Riedler, P; Riefel, E M; Rieger, J O; Rijssenbeek, M; Rimoldi, M; Rinaldi, L; Rinn, T T; Rinnagel, M P; Ripellino, G; Riu, I; Rivera_Vergara, J C; Rizatdinova, F; Rizvi, E; Roberts, B R; Robertson, S H; Robinson, D; Robles_Gajardo, C M; Robles_Manzano, M; Robson, A; Rocchi, A; Roda, C; Rodriguez_Bosca, S; Rodriguez_Garcia, Y; Rodriguez_Rodriguez, A; Rodríguez_Vera, A M; Roe, S; Roemer, J T; Roepe-Gier, A R; Roggel, J; Røhne, O; Rojas, R A; Roland, C_P A; Roloff, J; Romaniouk, A; Romano, E; Romano, M; Romero_Hernandez, A C; Rompotis, N; Roos, L; Rosati, S; Rosser, B J; Rossi, E; Rossi, E; Rossi, L P; Rossini, L; Rosten, R; Rotaru, M; Rottler, B; Rougier, C; Rousseau, D; Rousso, D; Roy, A; Roy-Garand, S; Rozanov, A; Rozario, Z_M A; Rozen, Y; Rubio_Jimenez, A; Ruby, A J; Ruelas_Rivera, V H; Ruggeri, T A; Ruggiero, A; Ruiz-Martinez, A; Rummler, A; Rurikova, Z; Rusakovich, N A; Russell, H L; Russo, G; Rutherfoord, J P; Rutherford_Colmenares, S; Rybacki, K; Rybar, M; Rye, E B; Ryzhov, A; Sabater_Iglesias, J A; Sabatini, P; Sadrozinski, H F-W; Safai_Tehrani, F; Safarzadeh_Samani, B; Saha, S; Sahinsoy, M; Saibel, A; Saimpert, M; Saito, M; Saito, T; Sala, A; Salamani, D; Salnikov, A; Salt, J; Salvador_Salas, A; Salvatore, D; Salvatore, F; Salzburger, A; Sammel, D; Sampson, E; Sampsonidis, D; Sampsonidou, D; Sánchez, J; Sanchez_Sebastian, V; Sandaker, H; Sander, C O; Sandesara, J A; Sandhoff, M; Sandoval, C; Sankey, D_P C; Sano, T; Sansoni, A; Santi, L; Santoni, C; Santos, H; Santra, A; Saoucha, K A; Saraiva, J G; Sardain, J; Sasaki, O; Sato, K; Sauer, C; Sauerburger, F; Sauvan, E; Savard, P; Sawada, R; Sawyer, C; Sawyer, L; Sayago_Galvan, I; Sbarra, C; Sbrizzi, A; Scanlon, T; Schaarschmidt, J; Schäfer, U; Schaffer, A C; Schaile, D; Schamberger, R D; Scharf, C; Schefer, M M; Schegelsky, V A; Scheirich, D; Schenck, F; Schernau, M; Scheulen, C; Schiavi, C; Schioppa, M; Schlag, B; Schleicher, K E; Schlenker, S; Schmeing, J; Schmidt, M A; Schmieden, K; Schmitt, C; Schmitt, N; Schmitt, S; Schoeffel, L; Schoening, A; Scholer, P G; Schopf, E; Schott, M; Schovancova, J; Schramm, S; Schroer, T; Schultz-Coulon, H-C; Schumacher, M; Schumm, B A; Schune, Ph; Schuy, A J; Schwartz, H R; Schwartzman, A; Schwarz, T A; Schwemling, Ph; Schwienhorst, R; Sciandra, A; Sciolla, G; Scuri, F; Sebastiani, C D; Sedlaczek, K; Seema, P; Seidel, S C; Seiden, A; Seidlitz, B D; Seitz, C; Seixas, J M; Sekhniaidze, G; Selem, L; Semprini-Cesari, N; Sengupta, D; Senthilkumar, V; Serin, L; Serkin, L; Sessa, M; Severini, H; Sforza, F; Sfyrla, A; Sha, Q; Shabalina, E; Shah, A H; Shaheen, R; Shahinian, J D; Shaked_Renous, D; Shan, L Y; Shapiro, M; Sharma, A; Sharma, A S; Sharma, P; Shatalov, P B; Shaw, K; Shaw, S M; Shcherbakova, A; Shen, Q; Sheppard, D J; Sherwood, P; Shi, L; Shi, X; Shimmin, C O; Shinner, J D; Shipsey, I_P J; Shirabe, S; Shiyakova, M; Shlomi, J; Shochet, M J; Shojaii, J; Shope, D R; Shrestha, B; Shrestha, S; Shrif, E M; Shroff, M J; Sicho, P; Sickles, A M; Sideras_Haddad, E; Sidley, A C; Sidoti, A; Siegert, F; Sijacki, Dj; Sili, F; Silva, J M; Silva_Oliveira, M V; Silverstein, S B; Simion, S; Simoniello, R; Simpson, E L; Simpson, H; Simpson, L R; Simpson, N D; Simsek, S; Sindhu, S; Sinervo, P; Singh, S; Sinha, S; Sinha, S; Sioli, M; Siral, I; Sitnikova, E; Sjölin, J; Skaf, A; Skorda, E; Skubic, P; Slawinska, M; Smakhtin, V; Smart, B H; Smirnov, S Yu; Smirnov, Y; Smirnova, L N; Smirnova, O; Smith, A C; Smith, D R; Smith, E A; Smith, H A; Smith, J L; Smith, R; Smizanska, M; Smolek, K; Snesarev, A A; Snider, S R; Snoek, H L; Snyder, S; Sobie, R; Soffer, A; Solans_Sanchez, C A; Soldatov, E Yu; Soldevila, U; Solodkov, A A; Solomon, S; Soloshenko, A; Solovieva, K; Solovyanov, O V; Solovyev, V; Sommer, P; Sonay, A; Song, W Y; Sopczak, A; Sopio, A L; Sopkova, F; Sorenson, J D; Sotarriva_Alvarez, I R; Sothilingam, V; Soto_Sandoval, O J; Sottocornola, S; Soualah, R; Soumaimi, Z; South, D; Soybelman, N; Spagnolo, S; Spalla, M; Sperlich, D; Spigo, G; Spinali, S; Spiteri, D P; Spousta, M; Staats, E J; Stamen, R; Stampekis, A; Standke, M; Stanecka, E; Stanek-Maslouska, W; Stange, M V; Stanislaus, B; Stanitzki, M M; Stapf, B; Starchenko, E A; Stark, G H; Stark, J; Staroba, P; Starovoitov, P; Stärz, S; Staszewski, R; Stavropoulos, G; Steentoft, J; Steinberg, P; Stelzer, B; Stelzer, H J; Stelzer-Chilton, O; Stenzel, H; Stevenson, T J; Stewart, G A; Stewart, J R; Stockton, M C; Stoicea, G; Stolarski, M; Stonjek, S; Straessner, A; Strandberg, J; Strandberg, S; Stratmann, M; Strauss, M; Strebler, T; Strizenec, P; Ströhmer, R; Strom, D M; Stroynowski, R; Strubig, A; Stucci, S A; Stugu, B; Stupak, J; Styles, N A; Su, D; Su, S; Su, W; Su, X; Suchy, D; Sugizaki, K; Sulin, V V; Sullivan, M J; Sultan, D_M S; Sultanaliyeva, L; Sultansoy, S; Sumida, T; Sun, S; Sun, S; Gudnadottir, O Sunneborn; Sur, N; Sutton, M R; Suzuki, H; Svatos, M; Swiatlowski, M; Swirski, T; Sykora, I; Sykora, M; Sykora, T; Ta, D; Tackmann, K; Taffard, A; Tafirout, R; Tafoya_Vargas, J S; Takubo, Y; Talby, M; Talyshev, A A; Tam, K C; Tamir, N M; Tanaka, A; Tanaka, J; Tanaka, R; Tanasini, M; Tao, Z; Tapia_Araya, S; Tapprogge, S; Tarek_Abouelfadl_Mohamed, A; Tarem, S; Tariq, K; Tarna, G; Tartarelli, G F; Tartarin, M J; Tas, P; Tasevsky, M; Tassi, E; Tate, A C; Tateno, G; Tayalati, Y; Taylor, G N; Taylor, W; Tee, A S; Teixeira_De_Lima, R; Teixeira-Dias, P; Teoh, J J; Terashi, K; Terron, J; Terzo, S; Testa, M; Teuscher, R J; Thaler, A; Theiner, O; Themistokleous, N; Theveneaux-Pelzer, T; Thielmann, O; Thomas, D W; Thomas, J P; Thompson, E A; Thompson, P D; Thomson, E; Thornberry, R E; Tian, Y; Tikhomirov, V; Tikhonov, Yu A; Timoshenko, S; Timoshyn, D; Ting, E_X L; Tipton, P; Tlou, S H; Todome, K; Todorova-Nova, S; Todt, S; Togawa, M; Tojo, J; Tokár, S; Tokushuku, K; Toldaiev, O; Tombs, R; Tomoto, M; Tompkins, L; Topolnicki, K W; Torrence, E; Torres, H; Torró_Pastor, E; Toscani, M; Tosciri, C; Tost, M; Tovey, D R; Traeet, A; Trandafir, I S; Trefzger, T; Tricoli, A; Trigger, I M; Trincaz-Duvoid, S; Trischuk, D A; Trocmé, B; Truong...</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>ATLAS_Collaboration</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0031-9007</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Higgsinos with masses near the electroweak scale can solve the hierarchy problem and provide a dark matter candidate, while detecting them at the LHC remains challenging if their mass splitting is&lt;math display='inline'&gt;&lt;mrow&gt;&lt;mi mathvariant='script'&gt;O&lt;/mi&gt;&lt;mo stretchy='false'&gt;(&lt;/mo&gt;&lt;mn&gt;1&lt;/mn&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;mi&gt;GeV&lt;/mi&gt;&lt;mo stretchy='false'&gt;)&lt;/mo&gt;&lt;/mrow&gt;&lt;/math&gt;. This Letter presents a novel search for nearly mass-degenerate Higgsinos in events with an energetic jet, missing transverse momentum, and a low-momentum track with a significant transverse impact parameter using&lt;math display='inline'&gt;&lt;mn&gt;140&lt;/mn&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;msup&gt;&lt;mi&gt;fb&lt;/mi&gt;&lt;mrow&gt;&lt;mo&gt;−&lt;/mo&gt;&lt;mn&gt;1&lt;/mn&gt;&lt;/mrow&gt;&lt;/msup&gt;&lt;/math&gt;of proton-proton collision data at&lt;math display='inline'&gt;&lt;mrow&gt;&lt;msqrt&gt;&lt;mrow&gt;&lt;mi&gt;s&lt;/mi&gt;&lt;/mrow&gt;&lt;/msqrt&gt;&lt;mo&gt;=&lt;/mo&gt;&lt;mn&gt;13&lt;/mn&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;mi&gt;TeV&lt;/mi&gt;&lt;/mrow&gt;&lt;/math&gt;collected by the ATLAS experiment. For the first time since LEP, a range of mass splittings between the lightest charged and neutral Higgsinos from 0.3 to 0.9 GeV is excluded at 95% confidence level, with a maximum reach of approximately 170 GeV in the Higgsino mass.&lt;/p&gt; &lt;sec&gt;&lt;supplementary-material&gt;&lt;permissions&gt;&lt;copyright-statement&gt;© 2024 CERN, for the ATLAS Collaboration&lt;/copyright-statement&gt;&lt;copyright-year&gt;2024&lt;/copyright-year&gt;&lt;copyright-holder&gt;CERN&lt;/copyright-holder&gt;&lt;/permissions&gt;&lt;/supplementary-material&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2111244</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>