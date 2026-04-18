--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10609085</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/rec.70053</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Stream restoration effectively alters functional diversity and composition of riparian plant communities in the southern Rocky Mountains, U.S.A.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Driscoll, Katelyn P; Martinez, Laurel F; Turner, Thomas F</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Restoration Ecology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1061-2971</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Channel incision degrades ecosystems by lowering water tables and disconnecting floodplains. Stream restoration often aims to reverse these impacts. However, projects typically receive minimal monitoring, and treatment effectiveness has not been validated. We used trait‐based analysis to evaluate whether two stream restoration techniques—beaver dam analogs (BDAs) and plug‐and‐ponds—raised water tables and increased overbank flooding, whether these altered environmental filters facilitated recovery of riparian plant communities, and how reassembly impacted the representation of traits that influence ecosystem function. We report on a before‐after‐control‐impact study and Bayesian analysis that estimated the probability that treatments affected riparian plant functional diversity and composition. We found a high probability (0.99 and 0.97, respectively) that BDAs decreased functional dispersion by ≥50% and plug‐and‐ponds decreased dispersion by ≥30%. Both treatments increased the relative abundance of high moisture use plants, wetland plants, and plants with high anaerobic tolerance. For example, BDAs increased the relative abundance of obligate wetland plants by 100%, and plug‐and‐ponds increased the relative abundance of facultative wetland plants by 105%, on average. These results suggest treatments modified environmental filters and recovered riparian plant communities. Ecosystem function was likely altered as the streamside plant community reassembled. Small increases in functional divergence suggest both treatments increased resource use efficiency, and we found a high probability of small treatment effect sizes (&lt;20%) related to changes in community‐level C:N and nitrogen fixation. Our results demonstrate trait‐based analysis can detect a rapid response to restoration and offer a cost‐effective monitoring approach to compare treatments across space and time.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2021744</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>