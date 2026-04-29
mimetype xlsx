--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10609222</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1101/gr.279858.124</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Accurate short-read alignment through r-index-based pangenome indexing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Varki, Rahul; Rossi, Massimiliano; Ferro, Eddie; Oliva, Marco; Garrison, Erik; Langmead, Ben; Boucher, Christina</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Genome Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1088-9051</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Aligning to a linear reference genome can result in a higher percentage of reads going unmapped or being incorrectly mapped owing to variations not captured by the reference, otherwise known as reference bias. Recently, in efforts to mitigate reference bias, there has been a movement to switch to using pangenomes, a collection of genomes, as the reference. In this paper, we introduce Moni-align, the first short-read pangenome aligner built on the r-index, a variation of the classical FM-index that can index collections of genomes in O(&lt;italic&gt;r&lt;/italic&gt;)-space, where&lt;italic&gt;r&lt;/italic&gt;is the number of runs in the Burrows–Wheeler transform. Moni-align uses a seed-and-extend strategy for aligning reads, utilizing maximal exact matches as seeds, which can be efficiently obtained with the&lt;italic&gt;r&lt;/italic&gt;-index. Using both simulated and real short-read data sets, we demonstrate that Moni-align achieves alignment accuracy comparable to vg map and vg giraffe, the leading pangenome aligners. Although currently best suited for aligning to localized pangenomes owing to computational constraints, Moni-align offers a robust foundation for future optimizations that could further broaden its applicability.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2029552</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>CSHL</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>