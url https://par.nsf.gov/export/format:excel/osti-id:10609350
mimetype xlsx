--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10609350</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rsbl.2024.0647</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Neuropeptide receptor distributions in male and female &lt;i&gt;Eulemur&lt;/i&gt; vary between female-dominant and egalitarian species</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Schrock, Allie E; Grossman, Mia R; Grebe, Nicholas M; Sharma, Annika; Freeman, Sara M; Palumbo, Michelle C; Bales, Karen L; Patisaul, Heather B; Drea, Christine M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biology Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1744-957X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aggression and its neurochemical modulators are typically studied in males, leaving the mechanisms of female competitive aggression or dominance largely unexplored. To better understand how competitive aggression is regulated in the primate brain, we used receptor autoradiography to compare the neural distributions of oxytocin and vasopressin receptors in male and female members of female-dominant versus egalitarian/codominant species within the&lt;italic&gt;Eulemur&lt;/italic&gt;genus, wherein dominance structure is a reliable proxy of aggression in both sexes. We found that oxytocin receptor binding in the central amygdala (CeA) was predicted by dominance structure, with the members of three codominant species showing more oxytocin receptor binding in this region than their peers in four female-dominant species. Thus, both sexes in female-dominant&lt;italic&gt;Eulemur&lt;/italic&gt;show a pattern consistent with the regulation of aggression in male rodents. We suggest that derived pacifism in&lt;italic&gt;Eulemur&lt;/italic&gt;stems from selective suppression of ancestral female aggression over evolutionary time via a mechanism of increased oxytocin receptor binding in the CeA, rather than from augmented male aggression. This interpretation implies fitness costs to female aggression and/or benefits to its inhibition. These data establish&lt;italic&gt;Eulemur&lt;/italic&gt;as a robust model for examining neural correlates of male and female competitive aggression, potentially providing novel insights into female dominance.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2235348; 2314898</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Royal Society Publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>