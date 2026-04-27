--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10609452</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaai.v39i10.33148</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Supportive Negatives Spectral Augmentation for Source-Free Cross-Domain Segmentation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zheng, Kexin; Xia, Haifeng; Xia, Siyu; Shao, Ming; Ding, Zhengming</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>10573 to 10581</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Source-free domain adaptation (SFDA) aims to transfer knowledge from the well-trained source model and optimize it to adapt target data distribution. SFDA methods are suitable for medical image segmentation task due to its data-privacy protection and achieve promising performances. However, cross-domain distribution shift makes it difficult for the adapted model to provide accurate decisions on several hard instances and negatively affects model generalization. To overcome this limitation, a novel method `supportive negatives spectral augmentation' (SNSA) is presented in this work. Concretely, SNSA includes the instance selection mechanism to automatically discover a few hard samples for which source model produces incorrect predictions. And, active learning strategy is adopted to re-calibrate their predictive masks. Moreover, SNSA deploys the spectral augmentation between hard instances and others to encourage source model to gradually capture and adapt the attributions of target distribution. Considerable experimental studies demonstrate that annotating merely 4%~5% of negative instances from the target domain significantly improves segmentation performance over previous methods.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2528483</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAAI Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>