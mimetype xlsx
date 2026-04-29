--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>38</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10609563</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1101/2024.02.15.580536</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mapping Spatial Patterns to Energetic Benefits in Groups of Flow-coupled Swimmers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Heydari, Sina; Hang, Haotian; Kanso, Eva</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-19T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The coordinated motion of animal groups through fluids is thought to reduce the cost of locomotion to individuals in the group. However, the connection between the spatial patterns observed in collectively moving animals and the energetic benefits at each position within the group remains unclear. To address this knowledge gap, we study the spontaneous emergence of cohesive formations in groups of fish, modeled as flapping foils, all heading in the same direction. We show in pairwise formations and with increasing group size that (1) in side-by-side arrangements, the reciprocal nature of flow coupling results in an equal distribution of energy re-quirements among all members, with reduction in cost of locomotion for swimmers flapping inphase but an increase in cost for swimmers flapping antiphase, and (2) in inline arrangements, flow coupling is non-reciprocal for all flapping phase, with energetic savings in favor of trailing swimmers, but only up to a finite number of swimmers, beyond which school cohesion and energetic benefits are lost at once. We explain these findings mechanistically and we provide efficient diagnostic tools for identifying locations in the wake of single and multiple swimmers that offer op-portunities for hydrodynamic benefits to aspiring followers. Our results imply a connection between the resources generated by flow physics and social traits that influence greedy and cooperative group behavior.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2100209</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>eLife</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>