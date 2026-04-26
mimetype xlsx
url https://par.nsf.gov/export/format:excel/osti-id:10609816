--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10609816</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0253041</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Microfluidic tools to model, monitor, and modulate the gut–brain axis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kim, Hyehyun; Girardi, Gregory; Pickle, Allison; Kim, Testaverde S; Seker, Erkin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biomicrofluidics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>021301</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-1058</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The gut–brain axis (GBA) connects the gastrointestinal tract and the central nervous system (CNS) via the peripheral nervous system and humoral (e.g., circulatory and lymphatic system) routes. The GBA comprises a sophisticated interaction between various mammalian cells, gut microbiota, and systemic factors. This interaction shapes homeostatic and pathophysiological processes and plays an important role in the etiology of many disorders including neuropsychiatric conditions. However, studying the underlying processes of GBA in vivo, where numerous confounding factors exist, is challenging. Furthermore, conventional in vitro models fall short of capturing the GBA anatomy and physiology. Microfluidic platforms with integrated sensors and actuators are uniquely positioned to enhance in vitro models by representing the anatomical layout of cells and allowing to monitor and modulate the biological processes with high spatiotemporal resolution. Here, we first briefly describe microfluidic technologies and their utility in modeling the CNS, vagus nerve, gut epithelial barrier, blood–brain barrier, and their interactions. We then discuss the challenges and opportunities for each model, including the use of induced pluripotent stem cells and incorporation of sensors and actuator modalities to enhance the capabilities of these models. We conclude by envisioning research directions that can help in making the microfluidics-based GBA models better-suited to provide mechanistic insight into pathophysiological processes and screening therapeutics.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2152260; 2003849</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AIP Publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>