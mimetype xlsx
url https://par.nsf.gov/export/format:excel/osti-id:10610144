--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,168 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...116 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -182,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10610144</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>NSF ATE: Improving Electrical Engineering Education Structure by Bridging CTE, Community College, and University Programs through Hands-on Skills Integration:  Year 1</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kamali-Sarvestani, Reza; Villa, Hector G; Nguyen, Khang; Mauro, Antony P</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This project focuses on developing three technical courses for lower-division electrical engineering education to bridge the gap between Career and Technical Education (CTE) programs in high schools, engineering programs at community colleges, and lower-division electrical engineering courses at four-year universities. The primary goal of the project is to create a seamless academic transition by providing electrical engineering students with the necessary foundational knowledge in analog and digital systems, as well as hands-on experience with laboratory measurement tools. The courses utilize industry-relevant technologies such as LabView, MATLAB, PLC programming, and ready-to-use microcontroller boards to facilitate experiential learning at lower division courses. Early exposure to these tools and systems equips students with practical skills that not only prepare them for further academic pursuits but also align them with workforce demands in industries that increasingly rely on automation, data acquisition, and real-time system controls.
+The success of this project is attributed to its emphasis on design and project-based learning, which fosters critical thinking and problem-solving skills essential for real-world applications. By integrating design principles early in students' educational experiences, they are better prepared to tackle complex engineering problems as they progress through their academic careers. The use of project-based learning allows students to apply theoretical knowledge to tangible, real-world projects, improving their engagement and deepening their understanding of electrical engineering concepts. Practical tools like MATLAB and microcontroller boards in entry-level courses not only motivates students to pursue engineering but also increases retention rates in STEM fields, a key metric for academic success.
+This project is also advocating for early exposure to hands-on technical skills as a way to better prepare students for the workforce. By focusing on skill development in both CTE programs and early college courses, students are equipped with a stronger foundation for electrical engineering careers and are more likely to succeed in upper-division coursework and beyond. The seamless integration of high school, community college, and university programs ensures that students acquire both the theoretical and practical skills necessary to be successful in an increasingly technology-driven economy. Moreover, the project's use of industry-standard tools, coupled with its focus on bridging academic gaps, provides a sustainable model for developing a skilled and versatile workforce, addressing the growing need for engineers proficient in both design and system implementation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2400983</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ASEE Annual Conference</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Montreal, Canada</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>