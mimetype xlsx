--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10610155</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2024JC021132</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Pacific‐Arctic Connections: Assessing Flow Through Bering Strait in Context With Dynamic Ocean Topography and Surface Stress</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Margevich, Annika; Timmermans, Mary‐Louise; Danielson, Seth</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Oceans</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2169-9275</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Bering Strait is the only ocean gateway connecting the Pacific and Arctic oceans. The ∼1 Sv northward flow of Pacific water through the strait to the Arctic Ocean has been increasing by ∼0.01 Sv/yr since 1990. Monthly dynamic ocean topography (DOT), wind, and sea‐ice data at Bering Strait are analyzed in context with the long‐term record of flow through the strait to investigate local drivers. Ocean transport is found to be proportional to the across‐strait slope in DOT, suggesting some component of the flow is in geostrophic balance. Along‐strait ocean surface stresses, which modulate the across‐strait DOT slope via Ekman transport, are analyzed in the presence of a seasonally varying ice cover. It is shown that northward interior ocean flow under sea ice in winter results in southward surface stresses, and westward Ekman transport that slows the geostrophic component of the northward ocean flow. As the number of open water days local to Bering Strait increase each year, we find no trend in the annual mean surface stress, that is, the loss of sea ice is not leading to increased northward wind stress input that would enhance northward ocean flow. This analysis is consistent with the theory that changes in both the atmosphere and ocean non‐local to Bering Strait are likely driving the increased transport from the Pacific into the Arctic via Bering Strait.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2053084; 2053003</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>JGR Oceans</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>