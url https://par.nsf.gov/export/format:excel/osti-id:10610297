--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,193 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="47">
-[...141 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -207,193 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...68 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10610297</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Adversarial Thinking: Innovating Contemporary Problem-Solving Skills in Computing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Servin, Christian; Childress, JJ; Karichev, Nadia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>CCSC</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Attarwala, Abbas</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of computing sciences in colleges</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>36-42</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1937-4771</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Adversarial Thinking (AT) is essential in cybersecurity and computing, promoting strategic thinking and problem-solving by anticipating worst-case scenarios. However, embedding AT in early computing education, especially during the first two years of college, remains underexplored. Introductory programming courses, such as CS 0, lay the groundwork for computational thinking and advanced studies while preparing students for courses like CS 1 and CS 2. Implementing such curricula in resource-limited community colleges, which serve diverse students aiming for workforce entry or transfer to four-year programs, poses unique challenges. Enhancing AT skills among these students provides a competitive edge in the job market and a strong foundation for further studies. This paper explores the integration of AT into CS 0 courses at community colleges, identifying key characteristics and fostering a sense of belonging critical for AT development. The findings offer actionable insights for educators to better prepare students for computing careers and address broader cybersecurity demands.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2300378</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>1.8MB</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>pdf</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Consortium for Computing Sciences in Colleges</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>