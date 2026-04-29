--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10610348</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/202244134</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>StaNdaRT: a repository of standardised test models and outputs for supernova radiative transfer</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Blondin, Stéphane; Blinnikov, Sergei; Callan, Fionntan P; Collins, Christine E; Dessart, Luc; Even, Wesley; Flörs, Andreas; Fullard, Andrew G; Hillier, D John; Jerkstrand, Anders; Kasen, Daniel; Katz, Boaz; Kerzendorf, Wolfgang; Kozyreva, Alexandra; O’Brien, Jack; Pássaro, Ezequiel A; Roth, Nathaniel; Shen, Ken J; Shingles, Luke; Sim, Stuart A; Singhal, Jaladh; Smith, Isaac G; Sorokina, Elena; Utrobin, Victor P; Vogl, Christian; Williamson, Marc; Wollaeger, Ryan; Woosley, Stan E; Wygoda, Nahliel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>668</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A163</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We present the first results of a comprehensive supernova (SN) radiative-transfer (RT) code-comparison initiative (StaNdaRT), where the emission from the same set of standardised test models is simulated by currently used RT codes. We ran a total of ten codes on a set of four benchmark ejecta models of Type Ia SNe. We consider two sub-Chandrasekhar-mass (&lt;italic&gt;M&lt;/italic&gt;&lt;sub&gt;tot&lt;/sub&gt;= 1.0&lt;italic&gt;M&lt;/italic&gt;&lt;sub&gt;⊙&lt;/sub&gt;) toy models with analytic density and composition profiles and two Chandrasekhar-mass delayed-detonation models that are outcomes of hydrodynamical simulations. We adopt spherical symmetry for all four models. The results of the different codes, including the light curves, spectra, and the evolution of several physical properties as a function of radius and time are provided in electronic form in a standard format via a public repository. We also include the detailed test model profiles and several Python scripts for accessing and presenting the input and output files. We also provide the code used to generate the toy models studied here. In this paper, we describe the test models, radiative-transfer codes, and output formats in detail, and provide access to the repository. We present example results of several key diagnostic features.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2020275</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>EDP Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>