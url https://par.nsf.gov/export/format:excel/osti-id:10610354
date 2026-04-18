--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10610354</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>AI-Driven Mussel Behavior Monitoring Using An Accessible 3D Imaging System</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Snap, M; Badalamenti, A; Ayyappan, D; Banerjee, S; Urieta, DM; Cooper, C; Daniele, M; Reynolds, J; Levine, J; Bozkurt, A; Lobaton, E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Freshwater mussels are essential parts of our ecosystems to reduce water pollution. As natural bio-filters, they deactivate pollutants such as heavy metals, providing a sustainable method for water decontamination. This project will enable the use of Artificial Intelligence (AI) to monitor mussel behavior, particularly their gaping activity, to use them as bio-indicators for early detection of water contamination. In this paper, we employ advanced 3D reconstruction techniques to create detailed models of mussels to improve the accuracy of AI-based analysis. Specifically, we use a state-of-the-art 3D reconstruction tool, Neural Radiance Fields (NeRF), to create 3D models of mussel valve configurations and behavioral patterns. NeRF enables 3D reconstruction of scenes and objects from a sparse set of 2D images. To capture these images, we developed a data collection system capable of imaging mussels from multiple viewpoints. The system featured a turntable made of foam board with markers around the edges and a designated space in the center for mounting the mussels. The turntable was attached to a servo motor controlled by an ESP32 microcontroller. It rotated in a few degree increments, with the ESP32 camera capturing an image at each step. The images, along with degree information and timestamps, are stored on a Secure Digital (SD) memory card. Several components, such as the camera holder and turntable base, are 3D printed. These images are used to train a NeRF model using the Python-based Nerfstudio framework, and the resulting 3D models were viewed via the Nerfstudio API. The setup was designed to be user-friendly, making it easy for educational outreach engagements and to involve secondary education by replicating and operating 3D reconstructions of their chosen objects. We validated the accessibility and the impact of this platform in a STEM education summer program. A team of high school students from the Juntos Summer Academy at NC State University worked on this platform, gaining hands-on experience in embedded hardware development, basic machine learning principles, and 3D reconstruction from 2D images. We also report on their feedback on the activity.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2319389</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>2025 ASEE Annual Conference &amp; Exposition, Montreal, Canada.</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>