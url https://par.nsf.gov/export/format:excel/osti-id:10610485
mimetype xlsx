--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10610485</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2024JA033176</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Impact of Interplanetary Shock on Thermospheric Cooling Emission: A Case Study</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bag, Tikemani; Sivakumar, V; Ogawa, Y</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Space Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2169-9380</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Interplanetary (IP) shock is one of the most common phenomena that controls the shape and size of the magnetosphere. It affects the whole magnetosphere‐ionosphere‐thermosphere (MIT) system. We utilized the NO 5.3 m radiative emission, as observed by SABER (Sounding of the Atmosphere using Broadband Emission Radiometry) onboard NASA's TIMED (Thermosphere Ionosphere Mesosphere Energetics Dynamics) satellite, to investigate its response to fast forward shock during 26 January 2017. The high latitude NO emission exhibits a strong enhancement (three times with respect to pre‐event value) during IP shock within 5 hr of onset. We analyzed both the energy dissipation sources and subsequent chemical mechanisms. The Field‐Aligned‐Current observations from Active Magnetosphere and Planetary Response Experiment (AMPERE), EISCAT measurements of Pederson conductivity and the defense Meteorological Satellite Program (DMSP F18) calculated hemispheric power demonstrate a strong intensification. The low energy particle precipitation from DMSP F18 spacecraft shows an early enhancement for energy less than 1 keV. The particle flux of higher energy responds later which remained elevated for longer duration. The thermospheric density and temperature also experience significant variation during IP shock. The NO molecule and temperature displayed an early enhancement. NO density increased by an order of magnitude with respect to the pre‐event value. About 20 increase is noticed in the temperature variation. The atomic oxygen and atomic nitrogen illustrate an early depletion during IP event. The enhanced response of NO cooling to IP shock can be attributed to the combined effects of energy input and subsequent chemical mechanisms.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2002574</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>J. Geophys. Res. Space Physics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>