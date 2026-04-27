--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10610774</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-93354-7_4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An Efficient and Applicable Physical Fingerprinting Framework for the Controller Area Network Utilizing Deep Learning Algorithm Trained on Recurrence Plots</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Refat, Rafi_Ud Daula; Mohammadi, Alireza; Malik, Hafiz</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Hei, X; Garcia, L; Kim, T; Kim, K</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>volume 622</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>77 to 99</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>978-3-031-93354-7</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-3-031-93353-0</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Controller Area Network (CAN) is widely used in the automotive industry for its ability to create inexpensive and fast networks. However, it lacks an authentication scheme, making vehicles vulnerable to spoofing attacks. Evidence shows that attackers can remotely control vehicles, posing serious risks to passengers and pedestrians. Several strategies have been proposed to ensure CAN data integrity by identifying senders based on physical layer characteristics, but high computational costs limit their practical use. This paper presents a framework to efficiently identify CAN bus system senders by fingerprinting them. By modeling the CAN sender identification problem as an image classification task, the need for expensive handcrafted feature engineering is eliminated, improving accuracy using deep neural networks. Experimental results show the proposed methodology achieves a maximum identification accuracy of 98.34%, surpassing the state-of-the-art method’s 97.13%. The approach also significantly reduces computational costs, cutting data processing time by a factor of 27, making it feasible for real-time application in vehicles. When tested on an actual vehicle, the proposed methodology achieved a no-attack detection rate of 97.78% and an attack detection rate of 100%, resulting in a combined accuracy of 98.89%. These results highlight the framework’s potential to enhance vehicle cybersecurity by reliably and efficiently identifying CAN bus senders.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2414729; 2035770</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature Switzerland</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>